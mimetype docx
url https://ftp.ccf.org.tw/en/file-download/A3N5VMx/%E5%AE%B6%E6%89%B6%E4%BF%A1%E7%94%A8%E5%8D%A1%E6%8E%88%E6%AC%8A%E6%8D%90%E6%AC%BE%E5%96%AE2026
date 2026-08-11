--- v0 (2026-06-30)
+++ v1 (2026-08-11)
@@ -18,52 +18,50 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00270B91" w:rsidRPr="00281DA0" w:rsidRDefault="00CD0A49">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3000"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="11160"/>
           <w:tab w:val="left" w:pos="12000"/>
           <w:tab w:val="left" w:pos="12840"/>
           <w:tab w:val="left" w:pos="13080"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00281DA0">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>9047480</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-240665</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="477520" cy="240030"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2290,80 +2288,80 @@
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>季扣</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00270B91" w:rsidRPr="00A5620C" w:rsidRDefault="00270B91">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="11160"/>
                 <w:tab w:val="left" w:pos="12000"/>
                 <w:tab w:val="left" w:pos="12840"/>
                 <w:tab w:val="left" w:pos="13080"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="chsdate">
               <w:smartTagPr>
+                <w:attr w:name="Year" w:val="1899"/>
+                <w:attr w:name="Month" w:val="12"/>
+                <w:attr w:name="Day" w:val="30"/>
+                <w:attr w:name="IsLunarDate" w:val="False"/>
                 <w:attr w:name="IsROCDate" w:val="False"/>
-                <w:attr w:name="IsLunarDate" w:val="False"/>
-[...2 lines deleted...]
-                <w:attr w:name="Year" w:val="1899"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A5620C">
                 <w:rPr>
                   <w:rFonts w:eastAsia="標楷體"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>1.4.7</w:t>
               </w:r>
             </w:smartTag>
             <w:r w:rsidRPr="00A5620C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="chsdate">
               <w:smartTagPr>
+                <w:attr w:name="Year" w:val="2009"/>
+                <w:attr w:name="Month" w:val="10"/>
+                <w:attr w:name="Day" w:val="5"/>
+                <w:attr w:name="IsLunarDate" w:val="False"/>
                 <w:attr w:name="IsROCDate" w:val="False"/>
-                <w:attr w:name="IsLunarDate" w:val="False"/>
-[...2 lines deleted...]
-                <w:attr w:name="Year" w:val="2009"/>
               </w:smartTagPr>
               <w:r w:rsidRPr="00A5620C">
                 <w:rPr>
                   <w:rFonts w:eastAsia="標楷體"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>10</w:t>
               </w:r>
               <w:r w:rsidRPr="00A5620C">
                 <w:rPr>
                   <w:rFonts w:eastAsia="標楷體"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>月</w:t>
               </w:r>
               <w:r w:rsidRPr="00A5620C">
                 <w:rPr>
                   <w:rFonts w:eastAsia="標楷體"/>
                   <w:sz w:val="12"/>
                   <w:szCs w:val="12"/>
                 </w:rPr>
                 <w:t>5</w:t>
               </w:r>
@@ -4246,114 +4244,50 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>國家不拘，</w:t>
             </w:r>
             <w:r w:rsidRPr="00F973FF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00F973FF">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>國家：</w:t>
             </w:r>
             <w:r w:rsidR="00323DD2">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
             <w:r w:rsidRPr="00F973FF">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-[...62 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CD2F72" w:rsidRPr="00F973FF" w:rsidRDefault="00CD2F72" w:rsidP="00CD2F72">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="11160"/>
                 <w:tab w:val="left" w:pos="12000"/>
                 <w:tab w:val="left" w:pos="12840"/>
                 <w:tab w:val="left" w:pos="13080"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F973FF">
               <w:rPr>
@@ -5747,58 +5681,60 @@
             </w:r>
             <w:r w:rsidR="0011378E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D96E04">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="0011378E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
-            <w:r w:rsidR="00D96E04">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="000D40A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>3</w:t>
-            </w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="001D2466">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>版</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E335BD" w:rsidRPr="00281DA0" w:rsidTr="00614C78">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="672"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6982" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -6274,58 +6210,58 @@
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="006A6B16" w:rsidRPr="00024B47">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>finance@ccf.org.tw</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00270B91" w:rsidRPr="00281DA0" w:rsidSect="00D4796C">
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="0" w:right="737" w:bottom="244" w:left="737" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="364"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F85E0B" w:rsidRDefault="00F85E0B" w:rsidP="0022418E">
+    <w:p w:rsidR="00943D3D" w:rsidRDefault="00943D3D" w:rsidP="0022418E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F85E0B" w:rsidRDefault="00F85E0B" w:rsidP="0022418E">
+    <w:p w:rsidR="00943D3D" w:rsidRDefault="00943D3D" w:rsidP="0022418E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -6347,73 +6283,73 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F85E0B" w:rsidRDefault="00F85E0B" w:rsidP="0022418E">
+    <w:p w:rsidR="00943D3D" w:rsidRDefault="00943D3D" w:rsidP="0022418E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F85E0B" w:rsidRDefault="00F85E0B" w:rsidP="0022418E">
+    <w:p w:rsidR="00943D3D" w:rsidRDefault="00943D3D" w:rsidP="0022418E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07BE2F41"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4B78992A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
       </w:pPr>
@@ -6691,99 +6627,100 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="482"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="182"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F4D8D"/>
     <w:rsid w:val="000206B4"/>
     <w:rsid w:val="00033DDB"/>
     <w:rsid w:val="00034B14"/>
     <w:rsid w:val="0009108B"/>
     <w:rsid w:val="00092EB1"/>
     <w:rsid w:val="000A6E35"/>
     <w:rsid w:val="000A7C57"/>
     <w:rsid w:val="000B13D5"/>
     <w:rsid w:val="000D1189"/>
     <w:rsid w:val="000D2748"/>
+    <w:rsid w:val="000D40A0"/>
     <w:rsid w:val="00111CAD"/>
     <w:rsid w:val="0011378E"/>
     <w:rsid w:val="00126773"/>
     <w:rsid w:val="00126A2E"/>
     <w:rsid w:val="0013083A"/>
     <w:rsid w:val="00147E93"/>
     <w:rsid w:val="00167B8E"/>
     <w:rsid w:val="00183F45"/>
     <w:rsid w:val="00191659"/>
     <w:rsid w:val="00196EDE"/>
     <w:rsid w:val="001A2842"/>
     <w:rsid w:val="001B7458"/>
     <w:rsid w:val="001C1FBD"/>
     <w:rsid w:val="001D18A0"/>
     <w:rsid w:val="001D2466"/>
     <w:rsid w:val="001F082D"/>
     <w:rsid w:val="001F1931"/>
     <w:rsid w:val="00202F16"/>
     <w:rsid w:val="00214529"/>
     <w:rsid w:val="0022418E"/>
     <w:rsid w:val="00230C26"/>
     <w:rsid w:val="0025671F"/>
     <w:rsid w:val="00263783"/>
     <w:rsid w:val="00270B91"/>
     <w:rsid w:val="00281DA0"/>
@@ -6868,50 +6805,51 @@
     <w:rsid w:val="00777525"/>
     <w:rsid w:val="007B0FDC"/>
     <w:rsid w:val="007C4FB5"/>
     <w:rsid w:val="007E66F5"/>
     <w:rsid w:val="007F58E5"/>
     <w:rsid w:val="00816B4F"/>
     <w:rsid w:val="00826764"/>
     <w:rsid w:val="0083792F"/>
     <w:rsid w:val="00837996"/>
     <w:rsid w:val="00853942"/>
     <w:rsid w:val="00863CBF"/>
     <w:rsid w:val="008721E3"/>
     <w:rsid w:val="008746B2"/>
     <w:rsid w:val="008864F8"/>
     <w:rsid w:val="008C75A4"/>
     <w:rsid w:val="008D2ABB"/>
     <w:rsid w:val="008D7840"/>
     <w:rsid w:val="008E347B"/>
     <w:rsid w:val="008F3DFF"/>
     <w:rsid w:val="008F4D8D"/>
     <w:rsid w:val="008F7960"/>
     <w:rsid w:val="00904DB6"/>
     <w:rsid w:val="0092326F"/>
     <w:rsid w:val="0092359E"/>
     <w:rsid w:val="009355F1"/>
+    <w:rsid w:val="00943D3D"/>
     <w:rsid w:val="0095427A"/>
     <w:rsid w:val="009605BA"/>
     <w:rsid w:val="00963870"/>
     <w:rsid w:val="00963C31"/>
     <w:rsid w:val="009652E8"/>
     <w:rsid w:val="00986B7E"/>
     <w:rsid w:val="009A07D9"/>
     <w:rsid w:val="009A2797"/>
     <w:rsid w:val="009C4B74"/>
     <w:rsid w:val="009F1519"/>
     <w:rsid w:val="00A075BB"/>
     <w:rsid w:val="00A43B00"/>
     <w:rsid w:val="00A471ED"/>
     <w:rsid w:val="00A5620C"/>
     <w:rsid w:val="00A604C6"/>
     <w:rsid w:val="00A61F71"/>
     <w:rsid w:val="00A76F11"/>
     <w:rsid w:val="00A837EB"/>
     <w:rsid w:val="00A92840"/>
     <w:rsid w:val="00AD2601"/>
     <w:rsid w:val="00AE36CF"/>
     <w:rsid w:val="00AF23E9"/>
     <w:rsid w:val="00AF7CAE"/>
     <w:rsid w:val="00B314AA"/>
     <w:rsid w:val="00B34D57"/>
@@ -6987,50 +6925,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="chsdate"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="0D489C00"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8EF8906B-CE56-492B-9C69-64AF7266D8C6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7712,72 +7651,72 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64EAC50E-75BA-48B7-ABD0-9F071CF3D7C8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA61B269-0414-415E-A7F3-756B84E862C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>302</Words>
-  <Characters>1722</Characters>
+  <Words>298</Words>
+  <Characters>1705</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>中華兒童福利基金會</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2020</CharactersWithSpaces>
+  <CharactersWithSpaces>2000</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>8192054</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ccf.org.tw/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>