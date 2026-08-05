--- v0 (2026-03-31)
+++ v1 (2026-08-05)
@@ -27,52 +27,50 @@
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="851" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14034"/>
       </w:tblGrid>
       <w:tr w:rsidR="00261C52" w:rsidRPr="0020142A" w:rsidTr="00261C52">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14034" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-          <w:bookmarkEnd w:id="0"/>
           <w:p w:rsidR="00261C52" w:rsidRPr="008D4078" w:rsidRDefault="00F83474" w:rsidP="003D1991">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3000"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="11160"/>
                 <w:tab w:val="left" w:pos="12000"/>
                 <w:tab w:val="left" w:pos="12840"/>
                 <w:tab w:val="left" w:pos="13080"/>
               </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
@@ -520,78 +518,140 @@
       <w:r w:rsidR="00534BC0" w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>部櫃台</w:t>
       </w:r>
       <w:r w:rsidR="004237BF" w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>合作</w:t>
       </w:r>
       <w:r w:rsidR="004D57ED" w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>，可代繳本會的捐款</w:t>
+        <w:t>，可</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004D57ED" w:rsidRPr="008D4078">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>代繳本會</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004D57ED" w:rsidRPr="008D4078">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>的捐款</w:t>
       </w:r>
       <w:r w:rsidR="00583327" w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583327" w:rsidRPr="008D4078" w:rsidRDefault="00534BC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>捐款人可選擇定期或單次代繳，均需事先填妥本約定書，</w:t>
+        <w:t>捐款人可選擇定期或</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D4078">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>單次代繳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D4078">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D4078">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>均需事</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D4078">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>先</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D4078">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>填妥本約</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D4078">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>定書，</w:t>
       </w:r>
       <w:r w:rsidR="00583327" w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>約定代繳內容及金額，以便製作條碼捐款單。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583327" w:rsidRPr="008D4078" w:rsidRDefault="00583327">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
@@ -741,75 +801,91 @@
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　</w:t>
       </w:r>
       <w:r w:rsidR="004C65F1">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>選擇</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>單次</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>代繳之捐款人，捐款收據將於</w:t>
+        <w:t>代繳</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D4078">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>之捐款人，捐款收據將於</w:t>
       </w:r>
       <w:r w:rsidR="003A1C0B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>當月</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>入帳後寄出。</w:t>
+        <w:t>入</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D4078">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>帳後寄出。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00583327" w:rsidRPr="008D4078" w:rsidRDefault="00583327">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
         <w:t>有效期限</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
@@ -921,66 +997,83 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C5587" w:rsidRPr="008D4078" w:rsidRDefault="00583327">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidR="00534BC0" w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>條碼捐款單</w:t>
+        <w:t>條碼</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00534BC0" w:rsidRPr="008D4078">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>捐款單</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>於</w:t>
       </w:r>
       <w:r w:rsidRPr="004E15D3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:rPr>
-        <w:t>每月25日後</w:t>
+        <w:t>每月</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E15D3">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:rPr>
+        <w:t>25日後</w:t>
       </w:r>
       <w:r w:rsidRPr="004E15D3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>寄出</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下個月應繳的</w:t>
       </w:r>
       <w:r w:rsidR="002A6C1B" w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -2191,107 +2284,126 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>第一次捐款者</w:t>
             </w:r>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>或不知編號者</w:t>
             </w:r>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>此欄請空白不用</w:t>
+              <w:t>此欄請空白</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008D4078">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>不用</w:t>
             </w:r>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>填</w:t>
             </w:r>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2588" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00583327" w:rsidRPr="008D4078" w:rsidRDefault="00583327" w:rsidP="007322EF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="11160"/>
                 <w:tab w:val="left" w:pos="12000"/>
                 <w:tab w:val="left" w:pos="12840"/>
                 <w:tab w:val="left" w:pos="13080"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>若採</w:t>
-            </w:r>
+              <w:t>若</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008D4078">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>定期</w:t>
             </w:r>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>代繳方式</w:t>
             </w:r>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="008D4078">
@@ -2314,52 +2426,61 @@
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00583327" w:rsidRPr="008D4078" w:rsidRDefault="00583327" w:rsidP="007322EF">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>若本單只繳這次者者</w:t>
-            </w:r>
+              <w:t>若本單只繳這次者</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008D4078">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>者</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00583327" w:rsidRPr="008D4078" w:rsidRDefault="00583327">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="11160"/>
                 <w:tab w:val="left" w:pos="12000"/>
                 <w:tab w:val="left" w:pos="12840"/>
                 <w:tab w:val="left" w:pos="13080"/>
               </w:tabs>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D4078">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:rPr>
               <w:t>請打勾</w:t>
@@ -4335,81 +4456,51 @@
               <w:t xml:space="preserve">                                                  </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006739A9" w:rsidRPr="00CF41B3" w:rsidRDefault="006739A9" w:rsidP="006739A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="11160"/>
                 <w:tab w:val="left" w:pos="12000"/>
                 <w:tab w:val="left" w:pos="12840"/>
                 <w:tab w:val="left" w:pos="13080"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF41B3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>□認養國外兒童_____名，每名每月700元，□國家不拘，□國家：________________________________；□英文信</w:t>
-[...29 lines deleted...]
-              <w:t>(請務必勾選)。</w:t>
+              <w:t>□認養國外兒童_____名，每名每月700元，□國家不拘，□國家：________________________________。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="006739A9" w:rsidRPr="00CF41B3" w:rsidRDefault="006739A9" w:rsidP="006739A9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="11160"/>
                 <w:tab w:val="left" w:pos="12000"/>
                 <w:tab w:val="left" w:pos="12840"/>
                 <w:tab w:val="left" w:pos="13080"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF41B3">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
@@ -5531,68 +5622,70 @@
             </w:r>
             <w:r w:rsidR="00CB3E41">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="003414F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00CB3E41">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="004A20AE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA087A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>版</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
       </w:tr>
       <w:tr w:rsidR="00FB68A9" w:rsidRPr="00CA087A" w:rsidTr="00F10B5A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00FB68A9" w:rsidRPr="005915BA" w:rsidRDefault="00FB68A9" w:rsidP="00CA087A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3840"/>
                 <w:tab w:val="left" w:pos="9360"/>
                 <w:tab w:val="left" w:pos="11160"/>
                 <w:tab w:val="left" w:pos="12000"/>
                 <w:tab w:val="left" w:pos="12840"/>
                 <w:tab w:val="left" w:pos="13080"/>
@@ -6018,161 +6111,161 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r w:rsidR="00B31CA7" w:rsidRPr="00B31CA7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>finance@ccf.org.tw</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00583327" w:rsidRPr="00F83474" w:rsidSect="004E2737">
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="238" w:right="737" w:bottom="244" w:left="488" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002260BC" w:rsidRDefault="002260BC" w:rsidP="00A70391">
+    <w:p w:rsidR="00936303" w:rsidRDefault="00936303" w:rsidP="00A70391">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002260BC" w:rsidRDefault="002260BC" w:rsidP="00A70391">
+    <w:p w:rsidR="00936303" w:rsidRDefault="00936303" w:rsidP="00A70391">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="華康POP1體W7">
     <w:altName w:val="微軟正黑體"/>
     <w:charset w:val="88"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="微軟正黑體">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Malgun Gothic Semilight">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="88"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B0000AAF" w:usb1="09DF7CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="003E01BD" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002260BC" w:rsidRDefault="002260BC" w:rsidP="00A70391">
+    <w:p w:rsidR="00936303" w:rsidRDefault="00936303" w:rsidP="00A70391">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002260BC" w:rsidRDefault="002260BC" w:rsidP="00A70391">
+    <w:p w:rsidR="00936303" w:rsidRDefault="00936303" w:rsidP="00A70391">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07BE2F41"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4B78992A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="180"/>
         </w:tabs>
         <w:ind w:left="180" w:hanging="180"/>
       </w:pPr>
@@ -6758,53 +6851,54 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="98"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
@@ -6879,50 +6973,51 @@
     <w:rsid w:val="003414F7"/>
     <w:rsid w:val="00346466"/>
     <w:rsid w:val="0034665B"/>
     <w:rsid w:val="00350502"/>
     <w:rsid w:val="003653D5"/>
     <w:rsid w:val="0036680A"/>
     <w:rsid w:val="00391785"/>
     <w:rsid w:val="00396D19"/>
     <w:rsid w:val="003A1C0B"/>
     <w:rsid w:val="003A4591"/>
     <w:rsid w:val="003C598C"/>
     <w:rsid w:val="003D1991"/>
     <w:rsid w:val="003D1F23"/>
     <w:rsid w:val="003E637A"/>
     <w:rsid w:val="003E6F71"/>
     <w:rsid w:val="003F3978"/>
     <w:rsid w:val="003F5DB0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="00404976"/>
     <w:rsid w:val="00416819"/>
     <w:rsid w:val="004237BF"/>
     <w:rsid w:val="004573A3"/>
     <w:rsid w:val="00476EB4"/>
     <w:rsid w:val="0047771E"/>
     <w:rsid w:val="00480841"/>
+    <w:rsid w:val="004A20AE"/>
     <w:rsid w:val="004B0940"/>
     <w:rsid w:val="004C4B67"/>
     <w:rsid w:val="004C65F1"/>
     <w:rsid w:val="004D1C04"/>
     <w:rsid w:val="004D52BE"/>
     <w:rsid w:val="004D57ED"/>
     <w:rsid w:val="004E127C"/>
     <w:rsid w:val="004E15D3"/>
     <w:rsid w:val="004E2178"/>
     <w:rsid w:val="004E2737"/>
     <w:rsid w:val="004E64C6"/>
     <w:rsid w:val="0051100E"/>
     <w:rsid w:val="005112AF"/>
     <w:rsid w:val="005125EF"/>
     <w:rsid w:val="00527B1A"/>
     <w:rsid w:val="00534542"/>
     <w:rsid w:val="00534BC0"/>
     <w:rsid w:val="00561C13"/>
     <w:rsid w:val="00581646"/>
     <w:rsid w:val="00583327"/>
     <w:rsid w:val="005915BA"/>
     <w:rsid w:val="00595FF5"/>
     <w:rsid w:val="005970C2"/>
     <w:rsid w:val="005A479E"/>
     <w:rsid w:val="005B7074"/>
@@ -6958,62 +7053,65 @@
     <w:rsid w:val="00785A67"/>
     <w:rsid w:val="007B6002"/>
     <w:rsid w:val="007C76E1"/>
     <w:rsid w:val="007E03F2"/>
     <w:rsid w:val="007E2562"/>
     <w:rsid w:val="0080251C"/>
     <w:rsid w:val="008035A0"/>
     <w:rsid w:val="0081089B"/>
     <w:rsid w:val="00820C2A"/>
     <w:rsid w:val="008306D7"/>
     <w:rsid w:val="00831FB8"/>
     <w:rsid w:val="0084636F"/>
     <w:rsid w:val="00846ECB"/>
     <w:rsid w:val="008502F1"/>
     <w:rsid w:val="00865BC9"/>
     <w:rsid w:val="008677B7"/>
     <w:rsid w:val="00871257"/>
     <w:rsid w:val="00881F57"/>
     <w:rsid w:val="00883195"/>
     <w:rsid w:val="008A2C1A"/>
     <w:rsid w:val="008B0188"/>
     <w:rsid w:val="008B14EF"/>
     <w:rsid w:val="008B290F"/>
     <w:rsid w:val="008B4944"/>
     <w:rsid w:val="008D4078"/>
+    <w:rsid w:val="008D546C"/>
     <w:rsid w:val="008E6A1F"/>
     <w:rsid w:val="008F680C"/>
     <w:rsid w:val="00903584"/>
     <w:rsid w:val="00913F21"/>
     <w:rsid w:val="00927327"/>
     <w:rsid w:val="00931832"/>
+    <w:rsid w:val="00936303"/>
     <w:rsid w:val="009429F0"/>
     <w:rsid w:val="0096283A"/>
     <w:rsid w:val="0097454C"/>
     <w:rsid w:val="00997454"/>
     <w:rsid w:val="009A014A"/>
     <w:rsid w:val="009A79ED"/>
+    <w:rsid w:val="009B0232"/>
     <w:rsid w:val="009B175C"/>
     <w:rsid w:val="009C5F90"/>
     <w:rsid w:val="009E0040"/>
     <w:rsid w:val="00A0105A"/>
     <w:rsid w:val="00A053F8"/>
     <w:rsid w:val="00A10164"/>
     <w:rsid w:val="00A142DD"/>
     <w:rsid w:val="00A237DB"/>
     <w:rsid w:val="00A35342"/>
     <w:rsid w:val="00A53192"/>
     <w:rsid w:val="00A614C4"/>
     <w:rsid w:val="00A70391"/>
     <w:rsid w:val="00A87C06"/>
     <w:rsid w:val="00A908E5"/>
     <w:rsid w:val="00AC14D0"/>
     <w:rsid w:val="00AE44B1"/>
     <w:rsid w:val="00B0086D"/>
     <w:rsid w:val="00B02DA3"/>
     <w:rsid w:val="00B04816"/>
     <w:rsid w:val="00B12093"/>
     <w:rsid w:val="00B15DA4"/>
     <w:rsid w:val="00B16111"/>
     <w:rsid w:val="00B236E3"/>
     <w:rsid w:val="00B31CA7"/>
     <w:rsid w:val="00B32187"/>
@@ -7091,50 +7189,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="chsdate"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="6F0F0DE0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4F71F1B2-EEBA-4E94-963B-064A689368F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7833,72 +7932,72 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1FD8D52-E4A6-4DA2-826C-11BBF27E979B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85F3D717-97A8-43E6-BD8E-32C90A26EEB1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>335</Words>
-  <Characters>1915</Characters>
+  <Words>332</Words>
+  <Characters>1897</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company> </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2246</CharactersWithSpaces>
+  <CharactersWithSpaces>2225</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>8192054</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ccf.org.tw/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>