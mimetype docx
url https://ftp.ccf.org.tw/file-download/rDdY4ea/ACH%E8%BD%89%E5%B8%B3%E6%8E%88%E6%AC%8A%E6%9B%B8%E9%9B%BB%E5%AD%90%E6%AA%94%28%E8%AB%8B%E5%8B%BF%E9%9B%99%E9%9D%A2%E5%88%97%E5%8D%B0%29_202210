--- v0 (2026-03-31)
+++ v1 (2026-08-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="003125D9" w:rsidRPr="00FF5BF9" w:rsidRDefault="00E360E2" w:rsidP="00E360E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8725"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="38" w:line="308" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:b/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E360E2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
@@ -729,73 +729,51 @@
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E13DF" w:rsidRPr="00FF5BF9" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF5BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(必填)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>存戶身份證字號：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E13DF" w:rsidRPr="005E74F5" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -1871,64 +1849,52 @@
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>摺</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF5BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>號碼由左至右</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF5BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>→填寫，空位</w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>→填寫，空位不補零</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E13DF" w:rsidRPr="00FF5BF9" w:rsidTr="007E13DF">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E13DF" w:rsidRPr="00FF5BF9" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
@@ -2396,51 +2362,51 @@
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
                   <w:pict>
                     <v:line w14:anchorId="77BB7B05" id="直線接點 34" o:spid="_x0000_s1026" style="position:absolute;z-index:251761664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-4.2pt,2.95pt" to="-4.2pt,83.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCu8bjE7AEAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uO1DAQ3SNxB8t7OknDQCvq9Cxm1GwQ&#10;tPgcwO2UO5b8k2066UtwAJDYcQMkFtyHEbeg7KQzI0BCILJw7HK9V/We7fXloBU5gg/SmoZWi5IS&#10;MNy20hwa+ub19sGKkhCZaZmyBhp6gkAvN/fvrXtXw9J2VrXgCZKYUPeuoV2Mri6KwDvQLCysA4Ob&#10;wnrNIi79oWg965Fdq2JZlo+L3vrWecshBIxej5t0k/mFAB5fCBEgEtVQ7C3m0edxn8Zis2b1wTPX&#10;ST61wf6hC82kwaIz1TWLjLz18hcqLbm3wYq44FYXVgjJIWtANVX5k5pXHXOQtaA5wc02hf9Hy58f&#10;d57ItqEPH1FimMYzuvnw+ebL+2/vPn3/+pFgGD3qXagx9crs/LQKbueT4EF4nf4ohQzZ19PsKwyR&#10;8DHIMVqV1WpVZs+LW6DzIT4Fq0maNFRJkySzmh2fhYjFMPWcksLKkL6hy9XFk4ucFqyS7VYqlTaD&#10;P+yvlCdHhse93Zb4pe6R4k4arpTBYNI0qsizeFIwFngJAh3BvquxQrqLMNMyzsHEauJVBrMTTGAL&#10;M7D8M3DKT1DI9/RvwDMiV7YmzmAtjfW/qx6Hc8tizD87MOpOFuxte8rnm63BC5edmx5HutF31xl+&#10;+4Q3PwAAAP//AwBQSwMEFAAGAAgAAAAhACfgiWfdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/QdrK3FBrUOhURviVIDUQw8IaIvE0Y2XJGCvo9hNw9+zcCnH0TzNvHw1OCt67ELj&#10;ScH1NAGBVHrTUKVgv1tPFiBC1GS09YQKvjHAqhhd5Doz/kSv2G9jJXiEQqYV1DG2mZShrNHpMPUt&#10;EncfvnM6cuwqaTp94nFn5SxJUul0Q/xQ6xYfayy/tkenYGaXL5unh90Vvq3fh2bz+Ux72St1OR7u&#10;70BEHOIZhl99VoeCnQ7+SCYIq2CyuGVSwXwJguu/eGAsTW9AFrn871/8AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAK7xuMTsAQAACgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhACfgiWfdAAAABwEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" strokecolor="red" strokeweight="2.25pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E13DF" w:rsidRPr="00FF5BF9" w:rsidTr="007E13DF">
         <w:trPr>
           <w:trHeight w:val="729"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
@@ -2622,121 +2588,75 @@
           </w:p>
           <w:p w:rsidR="007E13DF" w:rsidRPr="0004740D" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004740D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>請三</w:t>
-[...23 lines deleted...]
-              <w:t>親簽</w:t>
+              <w:t>請三聯皆要親簽</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007E13DF" w:rsidRPr="00122346" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00122346">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(一式三</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(一式三聯均留印鑑)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="007E13DF" w:rsidRPr="00FF5BF9" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3237,51 +3157,51 @@
                                       </w:rPr>
                                       <w:t>以下為本會留存資料，請勿沿線撕開</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
                   <w:pict>
                     <v:group w14:anchorId="0FB66DDA" id="群組 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.9pt;margin-top:9.75pt;width:511.55pt;height:29.7pt;z-index:251760640;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="64969,3771" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY3Cdh7wMAALsNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV09r3EYUvxf6HQbdY62kXa1XWA6uXZuC&#10;SUydkPN4NFqJSjPTmVmv3HMhkEOPKbRQKDTH3BJCCPTbxKbfIm9G0uza3jVh2/qUy2j+vPfm/fm9&#10;90Y7D5u6QudUqpKz1Au2Bh6ijPCsZNPUe/rk8MG2h5TGLMMVZzT1LqjyHu5+/dXOXCQ05AWvMioR&#10;CGEqmYvUK7QWie8rUtAaqy0uKIPDnMsaa1jKqZ9JPAfpdeWHg0Hsz7nMhOSEKgW7B+2ht2vl5zkl&#10;+nGeK6pRlXqgm7ajtOOZGf3dHZxMJRZFSTo18AZa1LhkcKkTdYA1RjNZ3hJVl0RyxXO9RXjt8zwv&#10;CbU2gDXB4IY1R5LPhLVlmsynwrkJXHvDTxuLJY/OTyQqs9SLRh5iuIYYXf3919XbnxFsgHfmYpoA&#10;0ZEUp+JEdhvTdmUMbnJZmy+Yghrr1wvnV9poRGAzHk7ieBvkEziLxuNg0jmeFBCdW2yk+HaJcRID&#10;hK4z+v21vtHOKeMWTuvetPimafF/aZrTMBxPhoNNTFswrjUN0kMtEKD+HQJOCyyoBZYywe3dNHZu&#10;+v3N1bvfLn959c+HP1A0bp1lSfdZBwKVKMDDCgSEUWgdAqEORuNwNDTcOHFYCGPwEaSiCan1lTMZ&#10;J0IqfUR5jcwk9aqSGS1xgs+PlQYxQNqTmO2KmdHsHGBVoHMMSZ7BzNwIpOYYENJramf6oqIt6/c0&#10;B9wDOkN7ha04dL+SnZgfAicFKA1LXlaVYxrczdTRGjZqq5BjDO5mdNT2Rs60Y6xLxuUqZt30quYt&#10;fW91a6sx+4xnFzZu1h0AJJMh94EoSN22ply+fP7x9a+XL99//PMFiraXEGXKCtLNNxxCYQ1ZRKxP&#10;87urSzSMRqZ4GUCtSKQFZDpUSWgK1o9rUMX4IUTagrZiaA7lKxq14XYnHbj64HbgXChuZyugthI1&#10;mBDKdB/Din023K4zrofcZ9y6AewylyFrYaebswb8aLzRIhBJ3nZgJchhCXl7jJU+wRJaLlQEeEbo&#10;xzDkFQev827moYLLn1btG3qog3DqoTm08NRTP86wpB6qvmNQISfBcGh6vl0MoRbBQi6fnC2fsFm9&#10;z6GABPBgEcRODb2u+mkuef0MXht75lY4wozA3amn++m+bh8W8FohdG/PEkGXF1gfs1NBjGiT1aZe&#10;PWmeYSk6QGqojY94X5NvVbuW1nAyvjfTPC9tKVx4tct3m9aLjnhfKT5ZneKTDVM8jKIoDiGdTf+I&#10;gwlMbSr2/SOA5jLq+0cYjMLYEqxvIl/S3bTF67Xi/0t3+5R0ZfxL1t9j1sMfgn32dH8z5hdkeW2r&#10;xOKfa/cTAAAA//8DAFBLAwQUAAYACAAAACEAGgK7uOAAAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQWvCQBSE74X+h+UVetPdKLaaZiMibU9SqBZKb8/sMwlm34bsmsR/3/XUHocZZr7J1qNtRE+d&#10;rx1rSKYKBHHhTM2lhq/D22QJwgdkg41j0nAlD+v8/i7D1LiBP6nfh1LEEvYpaqhCaFMpfVGRRT91&#10;LXH0Tq6zGKLsSmk6HGK5beRMqSdpsea4UGFL24qK8/5iNbwPOGzmyWu/O5+215/D4uN7l5DWjw/j&#10;5gVEoDH8heGGH9Ehj0xHd2HjRaNhMksieojGagHiFlAqmYM4anherkDmmfx/If8FAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAGNwnYe8DAAC7DQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAGgK7uOAAAAAKAQAADwAAAAAAAAAAAAAAAABJBgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFYHAAAAAA==&#10;">
                       <v:group id="群組 36" o:spid="_x0000_s1027" style="position:absolute;width:64969;height:2794" coordsize="64969,2794" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGLaOVxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVpFka5RRFzxIAtWQfb2aJ5tsXkpTbat/94ICx6HmfmGWa57U4mWGldaVhCPIxDE&#10;mdUl5wou5+/RAoTzyBory6TgQQ7Wq4/BEhNtOz5Rm/pcBAi7BBUU3teJlC4ryKAb25o4eDfbGPRB&#10;NrnUDXYBbio5iaK5NFhyWCiwpm1B2T39Mwr2HXababxrj/fb9vF7nv1cjzEpNfzsN18gPPX+Hf5v&#10;H7SC6RxeX8IPkKsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEYto5XEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                         <v:line id="直線接點 37" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2329,1572" to="64969,1572" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+XadLxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gpeim6qoCXNRmzQ1pNSlZ4f2dckmH0bsqsm/fVdQfA4zMw3TLLoTC0u1LrKsoLXcQSC&#10;OLe64kLB8bAevYFwHlljbZkU9ORgkQ6eEoy1vfI3Xfa+EAHCLkYFpfdNLKXLSzLoxrYhDt6vbQ36&#10;INtC6havAW5qOYmimTRYcVgosaGspPy0PxsFu9PP125aZ/1xss0+++Iv+1i9VEoNn7vlOwhPnX+E&#10;7+2NVjCdw+1L+AEy/QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+XadLxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt">
                           <v:stroke dashstyle="dash" joinstyle="miter"/>
                         </v:line>
                         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                           <v:stroke joinstyle="miter"/>
                           <v:path gradientshapeok="t" o:connecttype="rect"/>
                         </v:shapetype>
                         <v:shape id="文字方塊 38" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;width:3435;height:2794;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBh1ErpwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhFrqrk1oUiU5CCIiltAutm+5uMzcPzNyJmTFJ/frOQujycN7bdDKtGKh3jWUFL/MIBHFh&#10;dcOVgtPX7nkNwnlkja1lUvBLDtJk9rDFWNuRDzQcfSVCCLsYFdTed7GUrqjJoJvbjjhwpe0N+gD7&#10;SuoexxBuWrmIopU02HBoqLGjvKbifLwaBe/57hMPPwuzvrX5/qPMusvpe6nU0+OUbUB4mvy/+O5+&#10;0wpew9jwJfwAmfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYdRK6cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                           <v:textbox>
                             <w:txbxContent>
                               <w:p w:rsidR="00554832" w:rsidRDefault="00554832" w:rsidP="007E13DF">
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:sym w:font="Wingdings 2" w:char="F025"/>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:shape>
@@ -3674,73 +3594,51 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007E13DF" w:rsidRPr="00FF5BF9" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(第一次捐款者或不知編號者;</w:t>
-[...21 lines deleted...]
-              <w:t>不用填)</w:t>
+              <w:t>(第一次捐款者或不知編號者;此欄請空白不用填)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E13DF" w:rsidRPr="007A63E5" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -3932,161 +3830,153 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E13DF" w:rsidRPr="007A63E5" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>月扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E13DF" w:rsidRPr="007A63E5" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>季扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E13DF" w:rsidRPr="007A63E5" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>半年扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E13DF" w:rsidRPr="007A63E5" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>年扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007E13DF" w:rsidRPr="00FF5BF9" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5459,319 +5349,225 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>□認養國外兒童_____名，每名每月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>700元，□國家不拘，□國家：____________________________；□英文信</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:t>700元，□國家不拘，□國家：____________________________。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008D5B03" w:rsidRPr="00B250D8" w:rsidRDefault="008D5B03" w:rsidP="008D5B03">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>，□</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00684409">
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="008413F2" w:rsidRPr="008413F2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:u w:val="single"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B250D8">
+              </w:rPr>
+              <w:t>認養國外「社區認養」方案_____份，每份每月700元，□國家不拘，□國家：__________ (「社區認養」的認養對象為整體社區或學校，非特定兒童)</w:t>
+            </w:r>
+            <w:r w:rsidR="008413F2" w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>(請務必勾選)。</w:t>
+              <w:t xml:space="preserve"> 。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008D5B03" w:rsidRPr="00B250D8" w:rsidRDefault="008D5B03" w:rsidP="008D5B03">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008413F2" w:rsidRPr="008413F2">
+              <w:t>□願成為捐款人□助養費(每月</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>認養國外「社區認養」方案_____份，每份每月700元，□國家不拘，□國家：__________ (「社區認養」的認養對象為整體社區或學校，非特定兒童)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008413F2" w:rsidRPr="00B250D8">
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 。</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="008D5B03" w:rsidRPr="00B250D8" w:rsidRDefault="008D5B03" w:rsidP="008D5B03">
+              <w:t>300元) ，□兒保之友(每月</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250D8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>500元)，□不指定捐款用途(不限金額)，□其他捐款：用途：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>_____________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250D8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="007E13DF" w:rsidRPr="0004740D" w:rsidRDefault="008D5B03" w:rsidP="008D5B03">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B250D8">
+            <w:r w:rsidRPr="00684409">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>□願成為捐款人□</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>★</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>助養費</w:t>
-[...137 lines deleted...]
-              <w:t>。</w:t>
+              <w:t>若您已是認養人，本會在轉帳前會先查詢您的認養費款項是否已繳足，若已繳足，則當月不會再轉帳;若不足，則當月一起補轉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidTr="001E57A4">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="006F4E34" w:rsidRDefault="001E57A4" w:rsidP="002A2D2D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
@@ -6187,151 +5983,85 @@
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>★</w:t>
             </w:r>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>國內增加禮金請於1個月前通知，國內三節固定在</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>國內增加禮金請於1個月前通知，國內三節固定在１月５月８月扣款</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001E57A4" w:rsidRPr="00051B97" w:rsidRDefault="001E57A4" w:rsidP="002A2D2D">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>１</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>★</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>月５月</w:t>
-[...77 lines deleted...]
-              <w:t>誔及新年禮金固定在１０月扣款</w:t>
+              <w:t>國外增加禮金請於３個月前通知，國外聖誔及新年禮金固定在１０月扣款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00BA7BFE" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -6384,62 +6114,60 @@
           <w:p w:rsidR="001E57A4" w:rsidRPr="00BA7BFE" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">    (</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>未勾選</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="001E31E8">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>，視同公開捐助資訊</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -6479,176 +6207,151 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00C72F95" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>★若</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>★若您未勾選以下選項</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>您未勾選</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>本會將主動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>e-mail</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>以下選項</w:t>
+              <w:t>電子報、</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
-                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>，</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>本會將主動</w:t>
+              <w:t>扶幼</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>e-mail</w:t>
+              <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>電子報、</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C72F95">
+              <w:t>季刊及寄送扶幼刊物供您參考：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001E57A4" w:rsidRPr="00C72F95" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>扶幼</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C72F95">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091178F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>季刊及寄送扶幼刊物供您參考：</w:t>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 不需要紙本刊物．</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00C72F95" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...39 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>  □ 不需要電子報及扶幼</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>季刊．</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="001E57A4" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F95">
@@ -6675,109 +6378,58 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10217" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002A2D2D" w:rsidRPr="00C04FC0" w:rsidRDefault="002A2D2D" w:rsidP="002A2D2D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C04FC0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>註</w:t>
-[...49 lines deleted...]
-              <w:t>部寄回本會</w:t>
+              <w:t>註：1. 本授權書填妥後，一式三聯請全部寄回本會</w:t>
             </w:r>
             <w:r w:rsidRPr="00780C21">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="000B7B5B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>40396</w:t>
             </w:r>
             <w:r w:rsidR="000B7B5B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
@@ -6964,133 +6616,50 @@
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ACH</w:t>
             </w:r>
             <w:r w:rsidR="002B3796" w:rsidRPr="00D6064E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>銀行</w:t>
             </w:r>
             <w:r w:rsidR="00962D55" w:rsidRPr="00D6064E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>定期扣款帳號。</w:t>
-            </w:r>
-[...81 lines deleted...]
-              <w:t>子版</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CC1AFA" w:rsidRDefault="00E47048" w:rsidP="00CC1AFA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -7163,60 +6732,60 @@
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00AC67D9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0051086A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00AC67D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C22C55">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0051086A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>版</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CC1AFA" w:rsidRPr="00FF5BF9" w:rsidRDefault="00CC1AFA" w:rsidP="00E360E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8725"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="38" w:line="380" w:lineRule="exact"/>
@@ -7914,73 +7483,51 @@
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF5BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(必填)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>存戶身份證字號：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="005E74F5" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -9038,64 +8585,52 @@
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>摺</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF5BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>號碼由左至右</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF5BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>→填寫，空位</w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>→填寫，空位不補零</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidTr="001E57A4">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
@@ -9563,51 +9098,51 @@
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
                   <w:pict>
                     <v:line w14:anchorId="504E0E76" id="直線接點 46" o:spid="_x0000_s1026" style="position:absolute;z-index:251770880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-4.2pt,2.95pt" to="-4.2pt,83.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBptO0I7AEAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uO1DAQ3SNxB8t7OkmLGVpRp2cxo2aD&#10;oMXnAG6n3LHkn2zTSV+CA4DEjhsgseA+jLgFZSedGQESApGFY5frvar3bK+vBq3IEXyQ1jS0WpSU&#10;gOG2lebQ0Devt49WlITITMuUNdDQEwR6tXn4YN27Gpa2s6oFT5DEhLp3De1idHVRBN6BZmFhHRjc&#10;FNZrFnHpD0XrWY/sWhXLsrwseutb5y2HEDB6M27STeYXAnh8IUSASFRDsbeYR5/HfRqLzZrVB89c&#10;J/nUBvuHLjSTBovOVDcsMvLWy1+otOTeBivigltdWCEkh6wB1VTlT2pedcxB1oLmBDfbFP4fLX9+&#10;3Hki24Y+vqTEMI1ndPvh8+2X99/effr+9SPBMHrUu1Bj6rXZ+WkV3M4nwYPwOv1RChmyr6fZVxgi&#10;4WOQY7Qqq9WqzJ4Xd0DnQ3wKVpM0aaiSJklmNTs+CxGLYeo5JYWVIX1Dl6uLJxc5LVgl261UKm0G&#10;f9hfK0+ODI97uy3xS90jxb00XCmDwaRpVJFn8aRgLPASBDqCfVdjhXQXYaZlnIOJ1cSrDGYnmMAW&#10;ZmD5Z+CUn6CQ7+nfgGdErmxNnMFaGut/Vz0O55bFmH92YNSdLNjb9pTPN1uDFy47Nz2OdKPvrzP8&#10;7glvfgAAAP//AwBQSwMEFAAGAAgAAAAhACfgiWfdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/QdrK3FBrUOhURviVIDUQw8IaIvE0Y2XJGCvo9hNw9+zcCnH0TzNvHw1OCt67ELj&#10;ScH1NAGBVHrTUKVgv1tPFiBC1GS09YQKvjHAqhhd5Doz/kSv2G9jJXiEQqYV1DG2mZShrNHpMPUt&#10;EncfvnM6cuwqaTp94nFn5SxJUul0Q/xQ6xYfayy/tkenYGaXL5unh90Vvq3fh2bz+Ux72St1OR7u&#10;70BEHOIZhl99VoeCnQ7+SCYIq2CyuGVSwXwJguu/eGAsTW9AFrn871/8AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGm07QjsAQAACgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhACfgiWfdAAAABwEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" strokecolor="red" strokeweight="2.25pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidTr="001E57A4">
         <w:trPr>
           <w:trHeight w:val="729"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
@@ -9789,121 +9324,75 @@
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="0004740D" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004740D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>請三</w:t>
-[...23 lines deleted...]
-              <w:t>親簽</w:t>
+              <w:t>請三聯皆要親簽</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00122346" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00122346">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(一式三</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(一式三聯均留印鑑)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10404,51 +9893,51 @@
                                       </w:rPr>
                                       <w:t>以下為本會留存資料，請勿沿線撕開</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
                   <w:pict>
                     <v:group w14:anchorId="1D899C4C" id="群組 47" o:spid="_x0000_s1031" style="position:absolute;margin-left:-10.9pt;margin-top:9.75pt;width:511.55pt;height:29.7pt;z-index:251769856;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="64969,3771" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsxwGt9gMAAMINAAAOAAAAZHJzL2Uyb0RvYy54bWzsV0tv3DYQvhfofyB4r3f1WK1XsBy4dm0U&#10;MBIjTpEzTVEroRLJklyv3HOBADn0mAIpUKBAc8ytRVEU6L+Jjf6LDimJa8e7Ruq26SUXio+Z4Ty+&#10;maF2HrRNjc6Z0pXgGQ62xhgxTkVe8XmGv3hy+Mk2RtoQnpNacJbhC6bxg92PP9pZypSFohR1zhQC&#10;IVynS5nh0hiZjkaalqwhektIxuGwEKohBpZqPsoVWYL0ph6F43EyWgqVSyUo0xp2D7pDvOvkFwWj&#10;5lFRaGZQnWHQzbhRufHMjqPdHZLOFZFlRXs1yD20aEjF4VIv6oAYghaquiWqqagSWhRmi4pmJIqi&#10;oszZANYE47esOVJiIZ0t83Q5l95N4Nq3/HRvsfTh+YlCVZ7heIoRJw3E6OqPn65++QbBBnhnKecp&#10;EB0peSpPVL8x71bW4LZQjf2CKah1fr3wfmWtQRQ2k3iWJNsTjCicRdNpMOsdT0uIzi02Wn52jXGW&#10;AIRuMo6Ga0dWO6+MX3itB9NAwk3Ttv9N07yG4XQWj+9j2opxo2mQHnqFAP3PEHBaEskcsLQN7uCm&#10;mXfT9z9f/fry8ttXf/7+A4pnnbMc6T7vQaBTDXhYg4AwCp1DINTBZBpOYstNUo+FMAEfQSrakDpf&#10;eZNJKpU2R0w0yE4yXFfcaklScn6sDYgB0oHEbtfcjnbngOgSnRNI8hxm9kYgtceAkEFTNzMXNetY&#10;H7MCcA/oDN0VruKw/Vr1Yr4MvBSgtCxFVdeeaXw3U09r2ZirQp4xuJvRU7sbBTeesam4UOuYTTuo&#10;WnT0g9WdrdbsM5FfuLg5dwCQbIa8B0RNIM5d4l2+ePbm9XeXL3578+NzBNuukDhE2bKCTPupgFA4&#10;Q1YRG9L87uoSxdEk6ovLmkRaQaZHlYKm4Py4AVVcHEKkHWhrjpZQviJQ2MbDn/TgGoLbg3OluJut&#10;gdpa1BBKGTdDDGv+znC7ybgZcu9w6z1gl/sM2Qg70561rreEQ7w7ICIlukasJT2sIH2PiTYnREHn&#10;BcDAa8I8gqGoBThf9DOMSqG+Xrdv6aEcwilGS+jkGdZfLYhiGNWfcyiUsyCObet3ixhKEizU9ZOz&#10;6yd80ewLqCMBvFskdVNLb+phWijRPIVHx569FY4Ip3B3hs0w3Tfd+wIeLZTt7TkiaPaSmGN+KqkV&#10;bcFky9aT9ilRsselgRL5UAyl+VbR62g7GO4tjCgqVxEt1Dqv9mnvsnvVGN9XpoO/1mW6z2hoM38n&#10;08MoipIQstq2kSSYwdRl5NBGAugxk6GNhMEkTBzB5l7yIettd7xZMv7jrI8+ZP3/kPXwo+BeP/1P&#10;jf0Tub52VWL167X7FwAAAP//AwBQSwMEFAAGAAgAAAAhABoCu7jgAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FrwkAUhO+F/oflFXrT3Si2mmYjIm1PUqgWSm/P7DMJZt+G7JrEf9/11B6HGWa+&#10;ydajbURPna8da0imCgRx4UzNpYavw9tkCcIHZIONY9JwJQ/r/P4uw9S4gT+p34dSxBL2KWqoQmhT&#10;KX1RkUU/dS1x9E6usxii7EppOhxiuW3kTKknabHmuFBhS9uKivP+YjW8Dzhs5slrvzufttefw+Lj&#10;e5eQ1o8P4+YFRKAx/IXhhh/RIY9MR3dh40WjYTJLInqIxmoB4hZQKpmDOGp4Xq5A5pn8fyH/BQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGzHAa32AwAAwg0AAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABoCu7jgAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;UAYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABdBwAAAAA=&#10;">
                       <v:group id="群組 48" o:spid="_x0000_s1032" style="position:absolute;width:64969;height:2794" coordsize="64969,2794" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAA+OEBwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrozk7RaSnQUCW3pQgSTQnF3yVyTYOZOyEzz+HtnUejycN7b/WRaMVDvGssKkigGQVxa&#10;3XCl4Lv4WL6BcB5ZY2uZFMzkYL97WGwx1XbkMw25r0QIYZeigtr7LpXSlTUZdJHtiAN3tb1BH2Bf&#10;Sd3jGMJNK5/j+FUabDg01NhRVlN5y3+Ngs8Rx8NL8j4cb9dsvhTr088xIaWeHqfDBoSnyf+L/9xf&#10;WsEqjA1fwg+QuzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAPjhAcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                         <v:line id="直線接點 49" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2329,1572" to="64969,1572" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4iOXfxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9iG6qUto0G2lD/XOqVKXnR/Y1CWbfhuxWEz+9Kwgeh5n5DZPMO1OLI7WusqzgeRyB&#10;IM6trrhQsN8tRq8gnEfWWFsmBT05mKcPgwRjbU/8Q8etL0SAsItRQel9E0vp8pIMurFtiIP3Z1uD&#10;Psi2kLrFU4CbWk6i6EUarDgslNhQVlJ+2P4bBZvD72ozrbN+P/nOln1xzj6/hpVST4/dxzsIT52/&#10;h2/ttVYwe4Prl/ADZHoBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeIjl38YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
                           <v:stroke dashstyle="dash" joinstyle="miter"/>
                         </v:line>
                         <v:shape id="文字方塊 50" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;width:3435;height:2794;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBCfaNPwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxoBFoqtIIFjEHmK99DZmxySYnY3ZrYn99d2D4PHxvlebwTTiTp2rLSuYTSMQxIXV&#10;NZcKTt/Z+wKE88gaG8uk4EEONuvR2woTbXvO6X70pQgh7BJUUHnfJlK6oiKDbmpb4sBdbGfQB9iV&#10;UnfYh3DTyDiKPqTBmkNDhS2lFRXX469RsE+zL8zPsVn8NenucNm2t9PPXKnJeNguQXga/Ev8dH9q&#10;BfOwPnwJP0Cu/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCfaNPwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                           <v:textbox>
                             <w:txbxContent>
                               <w:p w:rsidR="00554832" w:rsidRDefault="00554832" w:rsidP="001E57A4">
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:sym w:font="Wingdings 2" w:char="F025"/>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:shape>
                       </v:group>
                       <v:shape id="文字方塊 51" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:23336;top:1619;width:19685;height:2152;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtMQbUxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredBMhIqmrhIBUxB60Xnp7zT6T0OzbNLvG2F/vCkKPw8x8wyzXg2lET52rLSuIpxEI&#10;4sLqmksFp8/NZAHCeWSNjWVScCMH69XLaImptlc+UH/0pQgQdikqqLxvUyldUZFBN7UtcfDOtjPo&#10;g+xKqTu8Brhp5CyK5tJgzWGhwpbyioqf48Uo2OWbDzx8z8zir8nf9+es/T19JUqNX4fsDYSnwf+H&#10;n+2tVpDE8PgSfoBc3QEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtMQbUxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                         <v:textbox>
                           <w:txbxContent>
@@ -10837,73 +10326,51 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(第一次捐款者或不知編號者;</w:t>
-[...21 lines deleted...]
-              <w:t>不用填)</w:t>
+              <w:t>(第一次捐款者或不知編號者;此欄請空白不用填)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="007A63E5" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -11095,161 +10562,153 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="007A63E5" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>月扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="007A63E5" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>季扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="007A63E5" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>半年扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="007A63E5" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>年扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12611,319 +12070,225 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>□認養國外兒童_____名，每名每月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>700元，□國家不拘，□國家：____________________________；□英文信</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:t>700元，□國家不拘，□國家：____________________________。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A19D8" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>，□</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00684409">
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="009A19D8" w:rsidRPr="008413F2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:u w:val="single"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B250D8">
+              </w:rPr>
+              <w:t>認養國外「社區認養」方案_____份，每份每月700元，□國家不拘，□國家：__________ (「社區認養」的認養對象為整體社區或學校，非特定兒童)</w:t>
+            </w:r>
+            <w:r w:rsidR="009A19D8" w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>(請務必勾選)。</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="009A19D8" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
+              <w:t xml:space="preserve"> 。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001E57A4" w:rsidRPr="00B250D8" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A19D8" w:rsidRPr="008413F2">
+              <w:t>□願成為捐款人□助養費(每月</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>認養國外「社區認養」方案_____份，每份每月700元，□國家不拘，□國家：__________ (「社區認養」的認養對象為整體社區或學校，非特定兒童)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A19D8" w:rsidRPr="00B250D8">
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 。</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E57A4" w:rsidRPr="00B250D8" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
+              <w:t>300元) ，□兒保之友(每月</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250D8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>500元)，□不指定捐款用途(不限金額)，□其他捐款：用途：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>_____________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250D8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001E57A4" w:rsidRPr="0004740D" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B250D8">
+            <w:r w:rsidRPr="00684409">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>□願成為捐款人□</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>★</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>助養費</w:t>
-[...137 lines deleted...]
-              <w:t>。</w:t>
+              <w:t>若您已是認養人，本會在轉帳前會先查詢您的認養費款項是否已繳足，若已繳足，則當月不會再轉帳;若不足，則當月一起補轉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F4E34" w:rsidRPr="00FF5BF9" w:rsidTr="001E57A4">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006F4E34" w:rsidRPr="006F4E34" w:rsidRDefault="006F4E34" w:rsidP="006F4E34">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
@@ -13339,151 +12704,85 @@
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>★</w:t>
             </w:r>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>國內增加禮金請於1個月前通知，國內三節固定在</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>國內增加禮金請於1個月前通知，國內三節固定在１月５月８月扣款</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F4E34" w:rsidRPr="00051B97" w:rsidRDefault="006F4E34" w:rsidP="006F4E34">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>１</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>★</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>月５月</w:t>
-[...77 lines deleted...]
-              <w:t>誔及新年禮金固定在１０月扣款</w:t>
+              <w:t>國外增加禮金請於３個月前通知，國外聖誔及新年禮金固定在１０月扣款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006F4E34" w:rsidRPr="00BA7BFE" w:rsidRDefault="006F4E34" w:rsidP="006F4E34">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -13536,62 +12835,60 @@
           <w:p w:rsidR="006F4E34" w:rsidRPr="00BA7BFE" w:rsidRDefault="006F4E34" w:rsidP="006F4E34">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">    (</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>未勾選</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>，視同公開捐助資訊</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -13631,176 +12928,151 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00C72F95" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>★若</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>★若您未勾選以下選項</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>您未勾選</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>本會將主動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>e-mail</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>以下選項</w:t>
+              <w:t>電子報、</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
-                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>，</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>本會將主動</w:t>
+              <w:t>扶幼</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>e-mail</w:t>
+              <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>電子報、</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C72F95">
+              <w:t>季刊及寄送扶幼刊物供您參考：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001E57A4" w:rsidRPr="00C72F95" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>扶幼</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C72F95">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091178F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>季刊及寄送扶幼刊物供您參考：</w:t>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 不需要紙本刊物．</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00C72F95" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...39 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>  □ 不需要電子報及扶幼</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>季刊．</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="001E57A4" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F95">
@@ -13827,109 +13099,58 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10217" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F42972" w:rsidRPr="00C04FC0" w:rsidRDefault="00F42972" w:rsidP="00F42972">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C04FC0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>註</w:t>
-[...49 lines deleted...]
-              <w:t>部寄回本會</w:t>
+              <w:t>註：1. 本授權書填妥後，一式三聯請全部寄回本會</w:t>
             </w:r>
             <w:r w:rsidRPr="00780C21">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>40396</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
@@ -14064,133 +13285,50 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□變更</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>原</w:t>
             </w:r>
             <w:r w:rsidRPr="00D6064E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ACH銀行定期扣款帳號。</w:t>
-            </w:r>
-[...81 lines deleted...]
-              <w:t>子版</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CC1AFA" w:rsidRDefault="007B2E03" w:rsidP="00CC1AFA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -14307,60 +13445,60 @@
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00AC67D9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>26</w:t>
       </w:r>
       <w:r w:rsidR="0051086A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00AC67D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C22C55">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0051086A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>版</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CC1AFA" w:rsidRPr="00FF5BF9" w:rsidRDefault="00E360E2" w:rsidP="00E360E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8725"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="38" w:line="380" w:lineRule="exact"/>
@@ -15058,73 +14196,51 @@
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF5BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(必填)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>存戶身份證字號：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="332" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="005E74F5" w:rsidRDefault="00D613E7" w:rsidP="001E57A4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -16226,64 +15342,52 @@
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>摺</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF5BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>號碼由左至右</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF5BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>→填寫，空位</w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>→填寫，空位不補零</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidTr="001E57A4">
         <w:trPr>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1216" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
@@ -16751,51 +15855,51 @@
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
                   <w:pict>
                     <v:line w14:anchorId="75B86FCD" id="直線接點 52" o:spid="_x0000_s1026" style="position:absolute;z-index:251773952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-4.2pt,2.95pt" to="-4.2pt,83.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJPxX16wEAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uu0zAUnSOxB8tzmqRSoYqavsF7KhME&#10;FZ8FuM51Y8k/2aZJN8ECQGLGDpAYsB+e2AXXTpr3BEgIRAaOfX3Pufcc25urQStyAh+kNQ2tFiUl&#10;YLhtpTk29M3r3aM1JSEy0zJlDTT0DIFebR8+2PSuhqXtrGrBEyQxoe5dQ7sYXV0UgXegWVhYBwY3&#10;hfWaRVz6Y9F61iO7VsWyLB8XvfWt85ZDCBi9GTfpNvMLATy+ECJAJKqh2FvMo8/jIY3FdsPqo2eu&#10;k3xqg/1DF5pJg0VnqhsWGXnr5S9UWnJvgxVxwa0urBCSQ9aAaqryJzWvOuYga0FzgpttCv+Plj8/&#10;7T2RbUNXS0oM03hGtx8+3355/+3dp+9fPxIMo0e9CzWmXpu9n1bB7X0SPAiv0x+lkCH7ep59hSES&#10;PgY5RquyWq/L7HlxB3Q+xKdgNUmThippkmRWs9OzELEYpl5SUlgZ0jd0uV49WeW0YJVsd1KptBn8&#10;8XCtPDkxPO7drsQvdY8U99JwpQwGk6ZRRZ7Fs4KxwEsQ6Aj2XY0V0l2EmZZxDiZWE68ymJ1gAluY&#10;geWfgVN+gkK+p38DnhG5sjVxBmtprP9d9ThcWhZj/sWBUXey4GDbcz7fbA1euOzc9DjSjb6/zvC7&#10;J7z9AQAA//8DAFBLAwQUAAYACAAAACEAJ+CJZ90AAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU7DMBBE70j9B2srcUGtQ6FRG+JUgNRDDwhoi8TRjZckYK+j2E3D37NwKcfRPM28fDU4K3rsQuNJ&#10;wfU0AYFUetNQpWC/W08WIELUZLT1hAq+McCqGF3kOjP+RK/Yb2MleIRCphXUMbaZlKGs0ekw9S0S&#10;dx++czpy7CppOn3icWflLElS6XRD/FDrFh9rLL+2R6dgZpcvm6eH3RW+rd+HZvP5THvZK3U5Hu7v&#10;QEQc4hmGX31Wh4KdDv5IJgirYLK4ZVLBfAmC6794YCxNb0AWufzvX/wAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAST8V9esBAAAKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAJ+CJZ90AAAAHAQAADwAAAAAAAAAAAAAAAABFBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAE8FAAAAAA==&#10;" strokecolor="red" strokeweight="2.25pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidTr="001E57A4">
         <w:trPr>
           <w:trHeight w:val="729"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
@@ -16977,121 +16081,75 @@
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="0004740D" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004740D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>請三</w:t>
-[...23 lines deleted...]
-              <w:t>親簽</w:t>
+              <w:t>請三聯皆要親簽</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00122346" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00122346">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(一式三</w:t>
-[...21 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(一式三聯均留印鑑)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -17592,51 +16650,51 @@
                                       </w:rPr>
                                       <w:t>以下為本會留存資料，請勿沿線撕開</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
+                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
                   <w:pict>
                     <v:group w14:anchorId="1D899C4C" id="群組 53" o:spid="_x0000_s1036" style="position:absolute;margin-left:-10.9pt;margin-top:9.75pt;width:511.55pt;height:29.7pt;z-index:251772928;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="64969,3771" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0X7/r8AMAAMINAAAOAAAAZHJzL2Uyb0RvYy54bWzsV81r5DYUvxf6PwjdG4/tsWfHxFnSpAmF&#10;sBs2W/asyPLY1JZUSZNxei4s7KHHLWyhUOge99ZSSqH/zSb0v+iT/DGTZCYs0zanvXj08Z70Pn6/&#10;9zS7j5u6QhdM6VLwFPs7I4wYpyIr+SzFXz0/+uwRRtoQnpFKcJbiS6bx471PP9ldyIQFohBVxhSC&#10;Q7hOFjLFhTEy8TxNC1YTvSMk47CZC1UTA1M18zJFFnB6XXnBaBR7C6EyqQRlWsPqYbuJ99z5ec6o&#10;eZrnmhlUpRhsM+6r3Pfcfr29XZLMFJFFSTszyBZW1KTkcOlw1CExBM1VeeeouqRKaJGbHSpqT+R5&#10;SZnzAbzxR7e8OVZiLp0vs2Qxk0OYILS34rT1sfTJxalCZZbiKMSIkxpydP3XL9e/fYdgAaKzkLME&#10;hI6VPJOnqluYtTPrcJOr2v6CK6hxcb0c4soagygsxuNpHD+KMKKwF04m/rQLPC0gO3fUaPHFiuI0&#10;BgjdVPT6az1r3WDMMBms7l0b33Zt/F+6NlgYTKbj0TauLRU3ugb00EsE6H+HgLOCSOaApW1y+zBB&#10;hjoE/Pjr9e9vrr5/+/efP6EoaoPlRA94BwKdaMDDGgQEYeACAqn2o0kQuVCTZMBCEEOMgIo2pS5W&#10;g8skkUqbYyZqZAcprkpurSQJuTjRBrAHor2IXa64/dqVQ6ILdEGA5BmMrL0garcBIb2lbmQuK9aq&#10;PmM54B7QGbgrXMVhB5XqjvnaH04BSauSl1U1KI3uV+pkrRpzVWhQ9O9XHKTdjYKbQbEuuVDrlE3T&#10;m5q38r3Xra/W7XORXbq8uXAAkCxDHgJRcY+oq9cv37/74er1H+9/foWieAVRtqwg03wuIBXOkWXG&#10;eprfX13CcRiFXXFZQ6QlZDpUKWgKLo4bUMXFEWQaIGQRhBZQvsKoTfew04GrT24HzqXhbrQGamtR&#10;Qyhl3PQ5rPgHw+2m4mbIfcCtW8AuGxiyEXamOW9cb+nKbQ9EpETbiLWkRyXQ94Roc0oUdF4oDPCa&#10;ME/hk1cCgi+6EUaFUN+uW7fyUA5hF6MFdPIU62/mRDGMqi85FMqpPx7b1u8mYyhJMFGrO+erO3xe&#10;HwioIz68WyR1Qytvqn6YK1G/gEfHvr0VtgincHeKTT88MO37Ah4tlO3vOyFo9pKYE34mqT3aYsuW&#10;refNC6Jkh0sDJfKJ6EvznaLXylpNLvbnRuSlq4gWai29O9o7di8b40MxfbKe6ZMtmR6EYRgHwGrb&#10;RmJ/CkPHyL6N+NBjor6NBH4UxE5gcy/5yHrbHW+WjP+Z9cO7ocXnR9Y/COvhj4J7/XR/auw/kdW5&#10;qxLLv157/wAAAP//AwBQSwMEFAAGAAgAAAAhABoCu7jgAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FrwkAUhO+F/oflFXrT3Si2mmYjIm1PUqgWSm/P7DMJZt+G7JrEf9/11B6HGWa+ydajbURP&#10;na8da0imCgRx4UzNpYavw9tkCcIHZIONY9JwJQ/r/P4uw9S4gT+p34dSxBL2KWqoQmhTKX1RkUU/&#10;dS1x9E6usxii7EppOhxiuW3kTKknabHmuFBhS9uKivP+YjW8Dzhs5slrvzufttefw+Lje5eQ1o8P&#10;4+YFRKAx/IXhhh/RIY9MR3dh40WjYTJLInqIxmoB4hZQKpmDOGp4Xq5A5pn8fyH/BQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHRfv+vwAwAAwg0AAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABoCu7jgAAAACgEAAA8AAAAAAAAAAAAAAAAASgYAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABXBwAAAAA=&#10;">
                       <v:group id="群組 54" o:spid="_x0000_s1037" style="position:absolute;width:64969;height:2794" coordsize="64969,2794" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAEbH3ZxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RV6M5u0WiRmFZG29BAEtSDeHtlnEsy+Ddlt/nx7t1DocZiZ3zDZZjSN6KlztWUFSRSD&#10;IC6srrlU8H36mC1BOI+ssbFMCiZysFk/PmSYajvwgfqjL0WAsEtRQeV9m0rpiooMusi2xMG72s6g&#10;D7Irpe5wCHDTyJc4fpMGaw4LFba0q6i4HX+Mgs8Bh+1r8t7nt+tuupwW+3OekFLPT+N2BcLT6P/D&#10;f+0vrWAxh98v4QfI9R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAEbH3ZxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
                         <v:line id="直線接點 55" o:spid="_x0000_s1038" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2329,1572" to="64969,1572" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB8HHkHxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gpeim6qKCXNRmxQ60mpSs+P7GsSzL4N2VWT/vpuQfA4zMw3TLLoTC2u1LrKsoLXcQSC&#10;OLe64kLB6bgevYFwHlljbZkU9ORgkQ6eEoy1vfEXXQ++EAHCLkYFpfdNLKXLSzLoxrYhDt6PbQ36&#10;INtC6hZvAW5qOYmiuTRYcVgosaGspPx8uBgF+/P3535aZ/1psss2ffGbfaxeKqWGz93yHYSnzj/C&#10;9/ZWK5jN4P9L+AEy/QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB8HHkHxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt">
                           <v:stroke dashstyle="dash" joinstyle="miter"/>
                         </v:line>
                         <v:shape id="文字方塊 56" o:spid="_x0000_s1039" type="#_x0000_t202" style="position:absolute;width:3435;height:2794;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCi2J6gxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvujEQkdRNkIC0lPag9dLbM/tMgrtvY3araX99t1DocZiZb5hNOVojbjT4zrGC5SIB&#10;QVw73XGj4Pi+m69B+ICs0TgmBV/koSymkw3m2t15T7dDaESEsM9RQRtCn0vp65Ys+oXriaN3doPF&#10;EOXQSD3gPcKtkWmSrKTFjuNCiz1VLdWXw6dV8FLt3nB/Su3621RPr+dtfz1+ZEo9zMbtI4hAY/gP&#10;/7WftYJsBb9f4g+QxQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAotieoMYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                           <v:textbox>
                             <w:txbxContent>
                               <w:p w:rsidR="00554832" w:rsidRDefault="00554832" w:rsidP="001E57A4">
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:sym w:font="Wingdings 2" w:char="F025"/>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:shape>
                       </v:group>
                       <v:shape id="文字方塊 57" o:spid="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:23336;top:1619;width:19685;height:2152;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDNlDs7xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGFvmiqopRpFCuKy6ME/l729bZ5tsXmpTdTufvqNIHgcZuY3zHzZmkrcqXGlZQXDQQSC&#10;OLO65FzB6bjuxyCcR9ZYWSYFv+Rgueh25pho++A93Q8+FwHCLkEFhfd1IqXLCjLoBrYmDt7ZNgZ9&#10;kE0udYOPADeVHEXRRBosOSwUWFNaUHY53IyCr3S9w/3PyMR/VbrZnlf19fQ9Vuqj165mIDy1/h1+&#10;tT+1gvEUnl/CD5CLfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDNlDs7xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                         <v:textbox>
                           <w:txbxContent>
@@ -18025,73 +17083,51 @@
               </w:rPr>
               <w:t>捐款編號(或認養人編號)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(第一次捐款者或不知編號者;</w:t>
-[...21 lines deleted...]
-              <w:t>不用填)</w:t>
+              <w:t>(第一次捐款者或不知編號者;此欄請空白不用填)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1668" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="007A63E5" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -18283,161 +17319,153 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="007A63E5" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>月扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="007A63E5" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>季扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="007A63E5" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>半年扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="007A63E5" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007A63E5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>年扣</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1152" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -19578,52 +18606,50 @@
               </w:rPr>
               <w:t>據點</w:t>
             </w:r>
             <w:r w:rsidR="00C96D82" w:rsidRPr="009A236D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>___</w:t>
             </w:r>
             <w:r w:rsidR="00C96D82" w:rsidRPr="009A236D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>份</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00B250D8" w:rsidRDefault="00C2041C" w:rsidP="00C2041C">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
@@ -19801,319 +18827,225 @@
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>□認養國外兒童_____名，每名每月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>700元，□國家不拘，□國家：____________________________；□英文信</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+              <w:t>700元，□國家不拘，□國家：____________________________。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A19D8" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>，□</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00684409">
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidR="009A19D8" w:rsidRPr="008413F2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
-                <w:u w:val="single"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00B250D8">
+              </w:rPr>
+              <w:t>認養國外「社區認養」方案_____份，每份每月700元，□國家不拘，□國家：__________ (「社區認養」的認養對象為整體社區或學校，非特定兒童)</w:t>
+            </w:r>
+            <w:r w:rsidR="009A19D8" w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>(請務必勾選)。</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="009A19D8" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
+              <w:t xml:space="preserve"> 。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001E57A4" w:rsidRPr="00B250D8" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>□</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A19D8" w:rsidRPr="008413F2">
+              <w:t>□願成為捐款人□助養費(每月</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>認養國外「社區認養」方案_____份，每份每月700元，□國家不拘，□國家：__________ (「社區認養」的認養對象為整體社區或學校，非特定兒童)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009A19D8" w:rsidRPr="00B250D8">
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 。</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001E57A4" w:rsidRPr="00B250D8" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
+              <w:t>300元) ，□兒保之友(每月</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250D8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>500元)，□不指定捐款用途(不限金額)，□其他捐款：用途：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>_____________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B250D8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001E57A4" w:rsidRPr="0004740D" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B250D8">
+            <w:r w:rsidRPr="00684409">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>□願成為捐款人□</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>★</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B250D8">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>助養費</w:t>
-[...137 lines deleted...]
-              <w:t>。</w:t>
+              <w:t>若您已是認養人，本會在轉帳前會先查詢您的認養費款項是否已繳足，若已繳足，則當月不會再轉帳;若不足，則當月一起補轉。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006F4E34" w:rsidRPr="00FF5BF9" w:rsidTr="001E57A4">
         <w:trPr>
           <w:trHeight w:val="360"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5088" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="006F4E34" w:rsidRPr="006F4E34" w:rsidRDefault="006F4E34" w:rsidP="006F4E34">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
@@ -20529,151 +19461,85 @@
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>★</w:t>
             </w:r>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>國內增加禮金請於1個月前通知，國內三節固定在</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>國內增加禮金請於1個月前通知，國內三節固定在１月５月８月扣款</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F4E34" w:rsidRPr="00051B97" w:rsidRDefault="006F4E34" w:rsidP="006F4E34">
+            <w:pPr>
+              <w:adjustRightInd w:val="0"/>
+              <w:snapToGrid w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>１</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>★</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>月５月</w:t>
-[...77 lines deleted...]
-              <w:t>誔及新年禮金固定在１０月扣款</w:t>
+              <w:t>國外增加禮金請於３個月前通知，國外聖誔及新年禮金固定在１０月扣款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="006F4E34" w:rsidRPr="00BA7BFE" w:rsidRDefault="006F4E34" w:rsidP="006F4E34">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -20726,62 +19592,60 @@
           <w:p w:rsidR="006F4E34" w:rsidRPr="00BA7BFE" w:rsidRDefault="006F4E34" w:rsidP="006F4E34">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">    (</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>未勾選</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>，視同公開捐助資訊</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -20821,176 +19685,151 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00C72F95" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>★若</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>★若您未勾選以下選項</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>您未勾選</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>本會將主動</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>e-mail</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>以下選項</w:t>
+              <w:t>電子報、</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
-                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>，</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>本會將主動</w:t>
+              <w:t>扶幼</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>e-mail</w:t>
+              <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>電子報、</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00C72F95">
+              <w:t>季刊及寄送扶幼刊物供您參考：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001E57A4" w:rsidRPr="00C72F95" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
+            <w:pPr>
+              <w:spacing w:line="180" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-            </w:r>
+            </w:pPr>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>扶幼</w:t>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00C72F95">
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0091178F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>季刊及寄送扶幼刊物供您參考：</w:t>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 不需要紙本刊物．</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00C72F95" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...39 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>  □ 不需要電子報及扶幼</w:t>
+            </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>季刊．</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="001E57A4" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0563C1"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F95">
@@ -21017,109 +19856,58 @@
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10217" w:type="dxa"/>
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F42972" w:rsidRPr="00C04FC0" w:rsidRDefault="00F42972" w:rsidP="00F42972">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C04FC0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>註</w:t>
-[...49 lines deleted...]
-              <w:t>部寄回本會</w:t>
+              <w:t>註：1. 本授權書填妥後，一式三聯請全部寄回本會</w:t>
             </w:r>
             <w:r w:rsidRPr="00780C21">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>40396</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
@@ -21176,51 +19964,63 @@
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 目前</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>有</w:t>
             </w:r>
             <w:r w:rsidRPr="00D6064E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>設定□信用卡□條碼□郵局帳戶扣款，變更定期扣款方式為ACH銀行帳戶，</w:t>
+              <w:t>設定□信用卡□條碼□郵局帳戶扣款，變更定期扣款</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00D6064E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>方式為ACH銀行帳戶，</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00D6064E" w:rsidRDefault="00F42972" w:rsidP="00814E2F">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D6064E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:caps/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
@@ -21255,121 +20055,50 @@
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>□變更</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>原</w:t>
             </w:r>
             <w:r w:rsidRPr="00D6064E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>ACH銀行定期扣款帳號。</w:t>
-            </w:r>
-[...69 lines deleted...]
-              <w:t>子版</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CC1AFA" w:rsidRDefault="00D54AE7" w:rsidP="00D54AE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -21439,409 +20168,344 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007B2E03">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">          </w:t>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>第三聯</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00306B2A" w:rsidRPr="004C5A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:caps/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(勿雙面列印)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7CF0" w:rsidRPr="004C5A2D">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:caps/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7CF0">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:caps/>
+          <w:color w:val="FF0000"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47048">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47048">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B118FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:caps/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47048">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:caps/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00E47048">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                      </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E47048">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">    </w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0051086A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00AC67D9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0051086A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00AC67D9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00C22C55">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0051086A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>版</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C1DEA" w:rsidRDefault="003C1DEA" w:rsidP="003C1DEA">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:rightChars="325" w:right="780"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ａ</w:t>
-[...9 lines deleted...]
-        <w:t>ＣＨ銀行定期捐款自動轉帳付款約定條款</w:t>
+        <w:t>ＡＣＨ銀行定期捐款自動轉帳付款約定條款</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:position w:val="12"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...23 lines deleted...]
-        <w:t>用寄出,請自行留存參閱)</w:t>
+        <w:t>(此聯不用寄出,請自行留存參閱)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005771DB" w:rsidRPr="003C1DEA" w:rsidRDefault="005771DB" w:rsidP="00DD0350">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="00DD0350" w:rsidRDefault="00DD0350" w:rsidP="00DD0350">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>．銀行帳號</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>．銀行帳號扣款定以</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>每月１３日</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>為轉帳基準日（如遇假日順延）。</w:t>
-[...27 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>為轉帳基準日（如遇假日順延）。（註解：銀行固定轉帳日為每月１３日，若當月轉帳失敗，因作業時間問題只能下月累計轉帳）。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="00DD0350" w:rsidRDefault="00DD0350" w:rsidP="00DD0350">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．授權人帳戶存款不足時，行庫有權決定不予轉帳，但應將此存款不足之事實，通知財團法人台灣兒童暨家庭扶助基金會（以下簡稱該會）。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="00DD0350" w:rsidRDefault="00DD0350" w:rsidP="00DD0350">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>．該會在轉帳前，應查詢您的認養費或捐款是否如授權書上之授權內容已繳足，若已繳足，則當月不予轉帳；若不足或上月沒有轉帳成功，則當月</w:t>
-[...27 lines deleted...]
-        <w:t>時間差沒查詢到，導致多轉了，則該會下月亦應調整回來。</w:t>
+        <w:t>．該會在轉帳前，應查詢您的認養費或捐款是否如授權書上之授權內容已繳足，若已繳足，則當月不予轉帳；若不足或上月沒有轉帳成功，則當月一起補轉；若您的款項在劃撥途中，因入帳時間差沒查詢到，導致多轉了，則該會下月亦應調整回來。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．授權人因故要取消認養兒童、停止捐款或終止授權改用別種方式捐款，應於前一個月以書面或來電通知該會主計處，以停止轉帳手續，通知時，請說明清楚是要</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
@@ -21976,202 +20640,112 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>敬愛的捐款人您好：</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　感謝您用「</w:t>
-[...35 lines deleted...]
-        <w:t>授權書之前，請您詳閱下列事項。</w:t>
+        <w:t xml:space="preserve">　　感謝您用「ＡＣＨ銀行定期捐款自動轉帳」方式進行捐款，有您的大力支持，我們將有更充份的資源，為更多的兒童做更完善的服務。在填這份授權書之前，請您詳閱下列事項。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00241A77" w:rsidRPr="00241A77" w:rsidRDefault="00DD0350" w:rsidP="00241A77">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00241A77">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>未參加</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00241A77">
+        <w:t>未參加ＡＣＨ代收的</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1AFA" w:rsidRPr="00241A77">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ａ</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>銀行</w:t>
+      </w:r>
       <w:r w:rsidRPr="00241A77">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ＣＨ代收的</w:t>
-[...33 lines deleted...]
-        <w:t>、中國輸出入銀行。其餘各銀行包括農漁會等共計３００多家，皆可轉帳，請上網</w:t>
+        <w:t>：中華開發公司、中華工業銀行、泰國盤谷、美國紐約、新加坡大華、法國興業、美商摩根大通、美商富國、日商三菱東京、日商三井住友、中國輸出入銀行。其餘各銀行包括農漁會等共計３００多家，皆可轉帳，請上網</w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00241A77">
           <w:rPr>
             <w:rStyle w:val="a8"/>
             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.ccf.org.tw</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00241A77">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>下載</w:t>
-[...17 lines deleted...]
-        <w:t>ＤＦ檔（一式三聯皆要填寫）或來電</w:t>
+        <w:t>下載ＰＤＦ檔（一式三聯皆要填寫）或來電</w:t>
       </w:r>
       <w:r w:rsidRPr="00241A77">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(04)22061234</w:t>
       </w:r>
       <w:r w:rsidR="002A404D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00241A77">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -22198,140 +20772,102 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1482</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="00241A77" w:rsidRDefault="00DD0350" w:rsidP="00241A77">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:leftChars="0" w:left="390"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00241A77">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>索取</w:t>
-[...17 lines deleted...]
-        <w:t>ＣＨ授權書（一式三聯可覆寫）。</w:t>
+        <w:t>索取ＡＣＨ授權書（一式三聯可覆寫）。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>．證券戶、外幣戶、支票甲存戶、特定優惠戶和網路銀行</w:t>
       </w:r>
       <w:r w:rsidR="00714C26">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>數位</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>帳號無法使用</w:t>
-[...19 lines deleted...]
-        <w:t>ＣＨ轉帳。</w:t>
+        <w:t>帳號無法使用ＡＣＨ轉帳。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
@@ -22441,313 +20977,191 @@
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>性原子筆</w:t>
       </w:r>
       <w:r w:rsidR="00D74600" w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>、可擦拭原子筆</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>填寫，無法</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>填寫，無法順利覆寫至第２聯和第３聯；</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD317E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>順利覆</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>寫至第２聯和第３聯；</w:t>
+        <w:t>印章蓋的模糊不清楚；</w:t>
       </w:r>
       <w:r w:rsidR="00FD317E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>c</w:t>
+        <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>印章蓋的模糊不清楚；</w:t>
+        <w:t>塗改處或重覆描寫</w:t>
       </w:r>
       <w:r w:rsidR="00FD317E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>d</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>處</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD317E" w:rsidRPr="00FD317E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>塗改處或重覆描寫</w:t>
-[...28 lines deleted...]
-        <w:t>印鑑</w:t>
+        <w:t>未蓋原留印鑑</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>．如果是從網站下載之</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>．如果是從網站下載之授權書請三聯分開填寫印製，因一聯本會留底，一聯送原開戶銀行核印，一聯</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74600" w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>授權書請</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>寄給存戶留底，虛線部份</w:t>
+      </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>三聯分開填寫印製，因一聯本</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>切勿撕開，</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74600" w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>會留</w:t>
-[...87 lines deleted...]
-        <w:t>份三聯完整</w:t>
+        <w:t>請整份三聯完整</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>寄回，銀行核印作業時間需時１～２個月。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
@@ -22763,156 +21177,105 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>．填寫完畢，請記得用印和檢查有無塗改，若有塗改，最好重填或在塗改處蓋章或簽字（一式三聯皆要，</w:t>
       </w:r>
       <w:r w:rsidR="00210E97" w:rsidRPr="00210E97">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>視您目前要授權的原留印鑑為何</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>），</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>），ＯＫ後，再</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74600" w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ｏ</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>全部寄回家扶作業，請勿直接至銀行驗印，因</w:t>
+      </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Ｋ後，再</w:t>
+        <w:t>本會需建檔批次送至</w:t>
       </w:r>
       <w:r w:rsidR="00D74600" w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>全部寄回家扶作業，請勿直接至銀行驗印，因</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>銀行</w:t>
+      </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>本會需</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>驗印才能轉帳，待作業完成，本會</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74600" w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>建檔批次送至</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D74600" w:rsidRPr="005771DB">
+        <w:t>再</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>銀行</w:t>
-[...46 lines deleted...]
-        <w:t>您，請您</w:t>
+        <w:t>寄送轉帳明細表和一聯給您，請您</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>核對轉帳內容</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>和</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
@@ -22980,727 +21343,439 @@
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>．利用</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ACH</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>轉帳方式捐款者：為節省大的郵資，捐款收據統一於每年</w:t>
-[...17 lines deleted...]
-        <w:t>月下旬寄發，若是公司行號或團體或有設定要提前寄送者，則每年１月中旬就會寄發。</w:t>
+        <w:t>轉帳方式捐款者：為節省大的郵資，捐款收據統一於每年３月下旬寄發，若是公司行號或團體或有設定要提前寄送者，則每年１月中旬就會寄發。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>．同戶中，若有多位捐款人或多種捐款者，為節省手續費，建議：</w:t>
-[...17 lines deleted...]
-        <w:t>可選一位有開戶的當代表，每次就從此戶頭轉帳，只要在下方的捐款人一一列出所要轉的明細，收據是依據捐款編號開立的。</w:t>
+        <w:t>．同戶中，若有多位捐款人或多種捐款者，為節省手續費，建議：同一戶可選一位有開戶的當代表，每次就從此戶頭轉帳，只要在下方的捐款人一一列出所要轉的明細，收據是依據捐款編號開立的。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>．本授權書原則上是每月轉帳，若非每月轉帳，請在授權書上勾選您想要的繳款方式；另轉帳金額欄內的金額並不包含禮金的金額。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>．若您有填上</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>e-mail</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>網址，本會將主動寄上電子報和</w:t>
-[...17 lines deleted...]
-        <w:t>季刊給您。</w:t>
+        <w:t>網址，本會將主動寄上電子報和ｅ季刊給您。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>．在本會有認養兒童者，若要在某一節慶中，額外給認養童禮金者，亦請在授權書之最下方的備註中，詳細註明</w:t>
-[...17 lines deleted...]
-        <w:t>本會就會依您的指定去轉帳。</w:t>
+        <w:t>．在本會有認養兒童者，若要在某一節慶中，額外給認養童禮金者，亦請在授權書之最下方的備註中，詳細註明清楚，本會就會依您的指定去轉帳。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>．請注意：捐款和學園認養方案，無法設定禮金發放，只有國內、國外兒童認養才可選擇是否給兒童禮金。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>．</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>．季扣的月份：１月轉１～３月，４月轉４～６月，７月轉７～９月，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>季扣的</w:t>
-[...204 lines deleted...]
-        <w:t>０月就要轉帳。</w:t>
+        <w:t>月轉１０～１２月。半年扣的月份：１月轉１～６月，７月轉７～１２月。年扣的月份：１月轉１～１２月。也就是說，假設您已繳至８月份又勾選季扣，本會第一次轉帳時，就只會轉一個月，先入９月份，下一次，１０月時，轉１０～１２月，依此類推。若您是認養國外兒童又額外要給禮金者，因國外兒童禮金須提前二個月前撥款才來得及發放，所以轉帳的月份如下：例生日為５月份，則３月就要轉帳撥款，國外的新年和聖誕皆為１０月就要轉帳。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>．建議每筆致贈的國外兒童禮金不要低於新台幣５００元。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>．若您當初授權書上沒有設定多轉禮金（不一定要設定），而臨時給兒童禮者，國內兒童請在前一個月來電通知，國外兒童請在二個月前通知本會主計處。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>．若有增加認養、取消認養或要更改扣款金額，請不用重填授權書，來信或來電通知主計處即可；但若是更改扣款人的帳號或轉由其他行庫轉帳，則請重填授權書，本會須重新送銀行驗印。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00566D85" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>．以上若有任何問題，請來電洽詢</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(04)22061234</w:t>
       </w:r>
       <w:r w:rsidR="002A404D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
@@ -23734,166 +21809,166 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1482</w:t>
       </w:r>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>主計處。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00566D85" w:rsidRPr="005771DB" w:rsidSect="004B086F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="720" w:bottom="284" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F82169" w:rsidRDefault="00F82169" w:rsidP="00324327">
+    <w:p w:rsidR="00ED3C25" w:rsidRDefault="00ED3C25" w:rsidP="00324327">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F82169" w:rsidRDefault="00F82169" w:rsidP="00324327">
+    <w:p w:rsidR="00ED3C25" w:rsidRDefault="00ED3C25" w:rsidP="00324327">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F82169" w:rsidRDefault="00F82169" w:rsidP="00324327">
+    <w:p w:rsidR="00ED3C25" w:rsidRDefault="00ED3C25" w:rsidP="00324327">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F82169" w:rsidRDefault="00F82169" w:rsidP="00324327">
+    <w:p w:rsidR="00ED3C25" w:rsidRDefault="00ED3C25" w:rsidP="00324327">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6D7446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D070D298"/>
     <w:lvl w:ilvl="0" w:tplc="2CE0149A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="390" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -23946,254 +22021,258 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="228"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D877B2"/>
     <w:rsid w:val="000019C5"/>
     <w:rsid w:val="000019D1"/>
     <w:rsid w:val="00012B32"/>
     <w:rsid w:val="00024B4F"/>
     <w:rsid w:val="00031505"/>
     <w:rsid w:val="000354BE"/>
     <w:rsid w:val="0004740D"/>
     <w:rsid w:val="00047950"/>
     <w:rsid w:val="00051B97"/>
     <w:rsid w:val="000529A3"/>
     <w:rsid w:val="00055110"/>
     <w:rsid w:val="00066F5F"/>
     <w:rsid w:val="000728CB"/>
     <w:rsid w:val="00076223"/>
     <w:rsid w:val="000830D0"/>
     <w:rsid w:val="00086DB8"/>
     <w:rsid w:val="000A4C99"/>
     <w:rsid w:val="000A5F0B"/>
     <w:rsid w:val="000A5F79"/>
     <w:rsid w:val="000A6318"/>
     <w:rsid w:val="000A7280"/>
     <w:rsid w:val="000A77A2"/>
     <w:rsid w:val="000B3969"/>
     <w:rsid w:val="000B7B5B"/>
     <w:rsid w:val="000D0C4C"/>
     <w:rsid w:val="000D2B01"/>
     <w:rsid w:val="000D74D8"/>
     <w:rsid w:val="000E7FE6"/>
     <w:rsid w:val="000F754E"/>
     <w:rsid w:val="000F79B1"/>
     <w:rsid w:val="00116F33"/>
     <w:rsid w:val="00122346"/>
     <w:rsid w:val="00126573"/>
     <w:rsid w:val="00132048"/>
     <w:rsid w:val="00136ECD"/>
     <w:rsid w:val="00146D46"/>
+    <w:rsid w:val="00153395"/>
     <w:rsid w:val="001536B7"/>
     <w:rsid w:val="00154BA7"/>
     <w:rsid w:val="00154CFC"/>
     <w:rsid w:val="00155F9D"/>
     <w:rsid w:val="0016078F"/>
     <w:rsid w:val="00166F30"/>
     <w:rsid w:val="00175070"/>
     <w:rsid w:val="00181E31"/>
     <w:rsid w:val="00184ECF"/>
     <w:rsid w:val="00190FAC"/>
     <w:rsid w:val="001A57DE"/>
     <w:rsid w:val="001D35A8"/>
     <w:rsid w:val="001D5B05"/>
     <w:rsid w:val="001E1CDA"/>
     <w:rsid w:val="001E2FF0"/>
     <w:rsid w:val="001E31E8"/>
     <w:rsid w:val="001E57A4"/>
     <w:rsid w:val="001E5B10"/>
     <w:rsid w:val="001F194B"/>
     <w:rsid w:val="001F27E7"/>
     <w:rsid w:val="001F770F"/>
     <w:rsid w:val="00210E97"/>
     <w:rsid w:val="00213407"/>
     <w:rsid w:val="00221B91"/>
     <w:rsid w:val="00223077"/>
     <w:rsid w:val="00226B20"/>
     <w:rsid w:val="00230992"/>
     <w:rsid w:val="0023466D"/>
     <w:rsid w:val="00236606"/>
     <w:rsid w:val="00241A77"/>
     <w:rsid w:val="00243663"/>
     <w:rsid w:val="00253548"/>
     <w:rsid w:val="00254D66"/>
     <w:rsid w:val="00255562"/>
     <w:rsid w:val="00260DB2"/>
     <w:rsid w:val="00262467"/>
+    <w:rsid w:val="00263D89"/>
     <w:rsid w:val="00266154"/>
     <w:rsid w:val="002704A4"/>
     <w:rsid w:val="00273025"/>
     <w:rsid w:val="00274C9C"/>
     <w:rsid w:val="00281A6F"/>
     <w:rsid w:val="002823CD"/>
     <w:rsid w:val="002864B3"/>
     <w:rsid w:val="00295A2B"/>
+    <w:rsid w:val="002A1048"/>
     <w:rsid w:val="002A2D2D"/>
     <w:rsid w:val="002A404D"/>
     <w:rsid w:val="002B1B08"/>
     <w:rsid w:val="002B3796"/>
     <w:rsid w:val="002C3012"/>
     <w:rsid w:val="002D10DA"/>
     <w:rsid w:val="002D4788"/>
     <w:rsid w:val="002D7AFE"/>
     <w:rsid w:val="002E2ED8"/>
     <w:rsid w:val="002E5587"/>
     <w:rsid w:val="002F0C62"/>
     <w:rsid w:val="00301C6E"/>
     <w:rsid w:val="0030626C"/>
+    <w:rsid w:val="00306B2A"/>
     <w:rsid w:val="00310B21"/>
     <w:rsid w:val="003125D9"/>
     <w:rsid w:val="00324327"/>
     <w:rsid w:val="003322A4"/>
     <w:rsid w:val="00351555"/>
     <w:rsid w:val="0035469B"/>
     <w:rsid w:val="00357981"/>
     <w:rsid w:val="003629AD"/>
     <w:rsid w:val="00367E0F"/>
     <w:rsid w:val="00392EA4"/>
     <w:rsid w:val="00394FF4"/>
     <w:rsid w:val="00395281"/>
     <w:rsid w:val="00395CF8"/>
     <w:rsid w:val="003971C0"/>
     <w:rsid w:val="003A2A28"/>
     <w:rsid w:val="003A2B0C"/>
     <w:rsid w:val="003A460E"/>
     <w:rsid w:val="003A6777"/>
     <w:rsid w:val="003B0E44"/>
     <w:rsid w:val="003B6D02"/>
     <w:rsid w:val="003C1DEA"/>
     <w:rsid w:val="003D6952"/>
     <w:rsid w:val="003E1D69"/>
     <w:rsid w:val="003E5AF4"/>
     <w:rsid w:val="003F319F"/>
     <w:rsid w:val="00402622"/>
     <w:rsid w:val="00402C0F"/>
     <w:rsid w:val="0040322B"/>
     <w:rsid w:val="00403561"/>
     <w:rsid w:val="004148BE"/>
     <w:rsid w:val="0041600B"/>
     <w:rsid w:val="00427DE0"/>
     <w:rsid w:val="004306A7"/>
     <w:rsid w:val="00445E83"/>
     <w:rsid w:val="00450BBE"/>
     <w:rsid w:val="004538E0"/>
     <w:rsid w:val="00454C7A"/>
     <w:rsid w:val="00456F27"/>
     <w:rsid w:val="00474117"/>
     <w:rsid w:val="00476161"/>
     <w:rsid w:val="00483426"/>
     <w:rsid w:val="00486933"/>
     <w:rsid w:val="004870F0"/>
     <w:rsid w:val="004967CB"/>
     <w:rsid w:val="004A2904"/>
     <w:rsid w:val="004A4D42"/>
     <w:rsid w:val="004A6894"/>
     <w:rsid w:val="004B086F"/>
     <w:rsid w:val="004B7C25"/>
+    <w:rsid w:val="004C5A2D"/>
     <w:rsid w:val="004D29DE"/>
     <w:rsid w:val="004D78E5"/>
     <w:rsid w:val="005020B9"/>
     <w:rsid w:val="00507F1D"/>
     <w:rsid w:val="0051086A"/>
     <w:rsid w:val="005130A3"/>
     <w:rsid w:val="00513575"/>
     <w:rsid w:val="00513FA9"/>
     <w:rsid w:val="00514E2F"/>
     <w:rsid w:val="00516C6B"/>
     <w:rsid w:val="00522A82"/>
     <w:rsid w:val="00526816"/>
     <w:rsid w:val="00526BF4"/>
     <w:rsid w:val="005348AD"/>
     <w:rsid w:val="0055450F"/>
     <w:rsid w:val="00554832"/>
     <w:rsid w:val="00557941"/>
     <w:rsid w:val="00564D38"/>
     <w:rsid w:val="00566D85"/>
     <w:rsid w:val="00572381"/>
     <w:rsid w:val="005757C4"/>
     <w:rsid w:val="005771DB"/>
     <w:rsid w:val="00580972"/>
     <w:rsid w:val="00585E07"/>
+    <w:rsid w:val="00596DFC"/>
     <w:rsid w:val="005A1075"/>
     <w:rsid w:val="005A4AE5"/>
     <w:rsid w:val="005B2A75"/>
     <w:rsid w:val="005C3352"/>
     <w:rsid w:val="005C7303"/>
     <w:rsid w:val="005D43FE"/>
     <w:rsid w:val="005E74F5"/>
     <w:rsid w:val="005F01B3"/>
     <w:rsid w:val="005F2A8B"/>
     <w:rsid w:val="006035DF"/>
     <w:rsid w:val="00605421"/>
     <w:rsid w:val="00613E53"/>
     <w:rsid w:val="00616920"/>
     <w:rsid w:val="00620012"/>
     <w:rsid w:val="00620288"/>
     <w:rsid w:val="006240D4"/>
     <w:rsid w:val="0062504F"/>
     <w:rsid w:val="006269FB"/>
     <w:rsid w:val="00630771"/>
     <w:rsid w:val="00635219"/>
     <w:rsid w:val="00684409"/>
     <w:rsid w:val="00685253"/>
     <w:rsid w:val="006902D2"/>
     <w:rsid w:val="006B33D4"/>
     <w:rsid w:val="006B57F1"/>
@@ -24304,86 +22383,90 @@
     <w:rsid w:val="00A05BAA"/>
     <w:rsid w:val="00A11946"/>
     <w:rsid w:val="00A169A3"/>
     <w:rsid w:val="00A2634A"/>
     <w:rsid w:val="00A4230D"/>
     <w:rsid w:val="00A42BE8"/>
     <w:rsid w:val="00A4586F"/>
     <w:rsid w:val="00A47A53"/>
     <w:rsid w:val="00A51942"/>
     <w:rsid w:val="00A51BD2"/>
     <w:rsid w:val="00A60C74"/>
     <w:rsid w:val="00A73944"/>
     <w:rsid w:val="00A75AAD"/>
     <w:rsid w:val="00A8435C"/>
     <w:rsid w:val="00A8647D"/>
     <w:rsid w:val="00A960BB"/>
     <w:rsid w:val="00AA0F7B"/>
     <w:rsid w:val="00AA1DE0"/>
     <w:rsid w:val="00AA6064"/>
     <w:rsid w:val="00AC67D9"/>
     <w:rsid w:val="00AD00E0"/>
     <w:rsid w:val="00AD3ADD"/>
     <w:rsid w:val="00AE155E"/>
     <w:rsid w:val="00AE49D8"/>
     <w:rsid w:val="00B1118E"/>
+    <w:rsid w:val="00B118FF"/>
     <w:rsid w:val="00B12457"/>
     <w:rsid w:val="00B250D8"/>
     <w:rsid w:val="00B26035"/>
     <w:rsid w:val="00B271CD"/>
     <w:rsid w:val="00B40E33"/>
     <w:rsid w:val="00B45E7F"/>
     <w:rsid w:val="00B52520"/>
     <w:rsid w:val="00B547E2"/>
     <w:rsid w:val="00B54A8B"/>
     <w:rsid w:val="00B5509E"/>
     <w:rsid w:val="00B60817"/>
     <w:rsid w:val="00B70B11"/>
     <w:rsid w:val="00B81D84"/>
     <w:rsid w:val="00B85031"/>
     <w:rsid w:val="00B92370"/>
     <w:rsid w:val="00B9241B"/>
     <w:rsid w:val="00B9443C"/>
     <w:rsid w:val="00B95C98"/>
     <w:rsid w:val="00BA1999"/>
     <w:rsid w:val="00BA6111"/>
     <w:rsid w:val="00BA7BFE"/>
     <w:rsid w:val="00BC1D79"/>
     <w:rsid w:val="00BC2914"/>
     <w:rsid w:val="00BC5244"/>
     <w:rsid w:val="00BD6479"/>
+    <w:rsid w:val="00BE7CF0"/>
     <w:rsid w:val="00BF36F9"/>
     <w:rsid w:val="00BF49D7"/>
     <w:rsid w:val="00C04FC0"/>
     <w:rsid w:val="00C2041C"/>
+    <w:rsid w:val="00C22C55"/>
     <w:rsid w:val="00C40FA0"/>
     <w:rsid w:val="00C53774"/>
     <w:rsid w:val="00C54A8A"/>
     <w:rsid w:val="00C613B8"/>
     <w:rsid w:val="00C62229"/>
     <w:rsid w:val="00C711F2"/>
     <w:rsid w:val="00C9223D"/>
+    <w:rsid w:val="00C94B4A"/>
     <w:rsid w:val="00C95296"/>
     <w:rsid w:val="00C96D82"/>
     <w:rsid w:val="00CA1356"/>
     <w:rsid w:val="00CB14EC"/>
     <w:rsid w:val="00CC1AFA"/>
     <w:rsid w:val="00CC3AAB"/>
     <w:rsid w:val="00CC3CAC"/>
     <w:rsid w:val="00CC58DD"/>
     <w:rsid w:val="00CC6DF6"/>
     <w:rsid w:val="00CD03A2"/>
     <w:rsid w:val="00CD0E50"/>
     <w:rsid w:val="00CD3379"/>
     <w:rsid w:val="00CD79EA"/>
     <w:rsid w:val="00CD7A00"/>
     <w:rsid w:val="00CD7CB5"/>
     <w:rsid w:val="00CE001B"/>
     <w:rsid w:val="00CE7B4D"/>
     <w:rsid w:val="00CF1173"/>
     <w:rsid w:val="00CF1FB0"/>
     <w:rsid w:val="00CF6CDA"/>
     <w:rsid w:val="00D272C1"/>
     <w:rsid w:val="00D30730"/>
     <w:rsid w:val="00D3375A"/>
     <w:rsid w:val="00D37D29"/>
     <w:rsid w:val="00D46AFB"/>
@@ -24393,71 +22476,73 @@
     <w:rsid w:val="00D613E7"/>
     <w:rsid w:val="00D74600"/>
     <w:rsid w:val="00D74CF7"/>
     <w:rsid w:val="00D8529C"/>
     <w:rsid w:val="00D877B2"/>
     <w:rsid w:val="00D93EA8"/>
     <w:rsid w:val="00D97938"/>
     <w:rsid w:val="00D97EB8"/>
     <w:rsid w:val="00DA3C74"/>
     <w:rsid w:val="00DA512B"/>
     <w:rsid w:val="00DA6BB9"/>
     <w:rsid w:val="00DB0CA0"/>
     <w:rsid w:val="00DB4704"/>
     <w:rsid w:val="00DB51DA"/>
     <w:rsid w:val="00DB5D7F"/>
     <w:rsid w:val="00DC28BA"/>
     <w:rsid w:val="00DD0350"/>
     <w:rsid w:val="00DD137A"/>
     <w:rsid w:val="00DD6329"/>
     <w:rsid w:val="00DD749C"/>
     <w:rsid w:val="00DE3B90"/>
     <w:rsid w:val="00DE7E2A"/>
     <w:rsid w:val="00DF1CBA"/>
     <w:rsid w:val="00E01708"/>
     <w:rsid w:val="00E041A4"/>
+    <w:rsid w:val="00E072DD"/>
     <w:rsid w:val="00E10069"/>
     <w:rsid w:val="00E10217"/>
     <w:rsid w:val="00E1109F"/>
     <w:rsid w:val="00E13007"/>
     <w:rsid w:val="00E137AA"/>
     <w:rsid w:val="00E15E6C"/>
     <w:rsid w:val="00E16417"/>
     <w:rsid w:val="00E360E2"/>
     <w:rsid w:val="00E4330A"/>
     <w:rsid w:val="00E443AC"/>
     <w:rsid w:val="00E47048"/>
     <w:rsid w:val="00E564FD"/>
     <w:rsid w:val="00E7176C"/>
     <w:rsid w:val="00E94F0D"/>
     <w:rsid w:val="00E97554"/>
     <w:rsid w:val="00EA782D"/>
     <w:rsid w:val="00EB64D8"/>
     <w:rsid w:val="00EB78DE"/>
     <w:rsid w:val="00EC4417"/>
     <w:rsid w:val="00EC75A8"/>
     <w:rsid w:val="00ED39F0"/>
+    <w:rsid w:val="00ED3C25"/>
     <w:rsid w:val="00EE5533"/>
     <w:rsid w:val="00EE65A7"/>
     <w:rsid w:val="00EF0A01"/>
     <w:rsid w:val="00EF2ACF"/>
     <w:rsid w:val="00EF4047"/>
     <w:rsid w:val="00F07C2F"/>
     <w:rsid w:val="00F366E3"/>
     <w:rsid w:val="00F428AF"/>
     <w:rsid w:val="00F42972"/>
     <w:rsid w:val="00F42DC6"/>
     <w:rsid w:val="00F45A18"/>
     <w:rsid w:val="00F8013A"/>
     <w:rsid w:val="00F82169"/>
     <w:rsid w:val="00F8373F"/>
     <w:rsid w:val="00F83BD8"/>
     <w:rsid w:val="00F83E68"/>
     <w:rsid w:val="00F948AB"/>
     <w:rsid w:val="00FA4794"/>
     <w:rsid w:val="00FB0A66"/>
     <w:rsid w:val="00FB0FA9"/>
     <w:rsid w:val="00FB2066"/>
     <w:rsid w:val="00FB21A8"/>
     <w:rsid w:val="00FB3D49"/>
     <w:rsid w:val="00FC0B4A"/>
     <w:rsid w:val="00FC54DA"/>
@@ -24475,64 +22560,64 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7D964F5E-47D7-4DD1-BD0D-A85C8C32DFFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -24860,54 +22945,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -25075,51 +23156,51 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C1DEA"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="純文字 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ad"/>
     <w:semiHidden/>
     <w:rsid w:val="003C1DEA"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="324165724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="781844683">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -25423,67 +23504,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A51AE9A-A393-4A6E-B407-CB64C4389373}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C0C5447-F5C6-4C6E-AC14-C3A97AD5E0B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1304</Words>
-  <Characters>7438</Characters>
+  <Words>1289</Words>
+  <Characters>7348</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>61</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8725</CharactersWithSpaces>
+  <CharactersWithSpaces>8620</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>fhsiehwc</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>