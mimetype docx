--- v1 (2026-08-05)
+++ v2 (2026-09-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="003125D9" w:rsidRPr="00FF5BF9" w:rsidRDefault="00E360E2" w:rsidP="00E360E2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8725"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="38" w:line="308" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
           <w:b/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E360E2">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
@@ -309,51 +309,71 @@
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>立授權</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5BF9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>人(即存戶，以下簡稱本人)茲授權財團法人台灣兒童暨家庭扶基金會(以下簡稱該會)得自本人之銀行活期存款帳戶內進行自動轉帳付款作業，以交付該會作為本人捐贈該會之款項。本人並已詳閱及同意授權書背面之各項約定條款及需知。</w:t>
+        <w:t>人(即存戶，以下簡稱本人)茲授權財團法人台灣兒童暨家庭扶</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97C77">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF5BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>基金會(以下簡稱該會)得自本人之銀行活期存款帳戶內進行自動轉帳付款作業，以交付該會作為本人捐贈該會之款項。本人並已詳閱及同意授權書背面之各項約定條款及需知。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7933"/>
         <w:gridCol w:w="2127"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E13DF" w:rsidRPr="00FF5BF9" w:rsidTr="007E13DF">
         <w:trPr>
           <w:trHeight w:val="494"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -2362,51 +2382,51 @@
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+                <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="77BB7B05" id="直線接點 34" o:spid="_x0000_s1026" style="position:absolute;z-index:251761664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-4.2pt,2.95pt" to="-4.2pt,83.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCu8bjE7AEAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uO1DAQ3SNxB8t7OknDQCvq9Cxm1GwQ&#10;tPgcwO2UO5b8k2066UtwAJDYcQMkFtyHEbeg7KQzI0BCILJw7HK9V/We7fXloBU5gg/SmoZWi5IS&#10;MNy20hwa+ub19sGKkhCZaZmyBhp6gkAvN/fvrXtXw9J2VrXgCZKYUPeuoV2Mri6KwDvQLCysA4Ob&#10;wnrNIi79oWg965Fdq2JZlo+L3vrWecshBIxej5t0k/mFAB5fCBEgEtVQ7C3m0edxn8Zis2b1wTPX&#10;ST61wf6hC82kwaIz1TWLjLz18hcqLbm3wYq44FYXVgjJIWtANVX5k5pXHXOQtaA5wc02hf9Hy58f&#10;d57ItqEPH1FimMYzuvnw+ebL+2/vPn3/+pFgGD3qXagx9crs/LQKbueT4EF4nf4ohQzZ19PsKwyR&#10;8DHIMVqV1WpVZs+LW6DzIT4Fq0maNFRJkySzmh2fhYjFMPWcksLKkL6hy9XFk4ucFqyS7VYqlTaD&#10;P+yvlCdHhse93Zb4pe6R4k4arpTBYNI0qsizeFIwFngJAh3BvquxQrqLMNMyzsHEauJVBrMTTGAL&#10;M7D8M3DKT1DI9/RvwDMiV7YmzmAtjfW/qx6Hc8tizD87MOpOFuxte8rnm63BC5edmx5HutF31xl+&#10;+4Q3PwAAAP//AwBQSwMEFAAGAAgAAAAhACfgiWfdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/QdrK3FBrUOhURviVIDUQw8IaIvE0Y2XJGCvo9hNw9+zcCnH0TzNvHw1OCt67ELj&#10;ScH1NAGBVHrTUKVgv1tPFiBC1GS09YQKvjHAqhhd5Doz/kSv2G9jJXiEQqYV1DG2mZShrNHpMPUt&#10;EncfvnM6cuwqaTp94nFn5SxJUul0Q/xQ6xYfayy/tkenYGaXL5unh90Vvq3fh2bz+Ux72St1OR7u&#10;70BEHOIZhl99VoeCnQ7+SCYIq2CyuGVSwXwJguu/eGAsTW9AFrn871/8AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAK7xuMTsAQAACgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhACfgiWfdAAAABwEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" strokecolor="red" strokeweight="2.25pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E13DF" w:rsidRPr="00FF5BF9" w:rsidTr="007E13DF">
         <w:trPr>
           <w:trHeight w:val="729"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
@@ -2449,50 +2469,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>銀行</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF5BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>帳戶之</w:t>
             </w:r>
+            <w:r w:rsidR="00CB66B8" w:rsidRPr="00CB66B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>開戶</w:t>
+            </w:r>
             <w:r w:rsidRPr="0004740D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>原</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>留</w:t>
@@ -2588,75 +2621,140 @@
           </w:p>
           <w:p w:rsidR="007E13DF" w:rsidRPr="0004740D" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004740D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>請三聯皆要親簽</w:t>
+              <w:t>請</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC40F5" w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>聯</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004740D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>皆要親簽</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007E13DF" w:rsidRPr="00122346" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00122346">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(一式三聯均留印鑑)</w:t>
+              <w:t>(一式</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC40F5" w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>聯</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122346">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>均留印鑑)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="007E13DF" w:rsidRPr="00FF5BF9" w:rsidRDefault="007E13DF" w:rsidP="007E13DF">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3157,51 +3255,51 @@
                                       </w:rPr>
                                       <w:t>以下為本會留存資料，請勿沿線撕開</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+                <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="0FB66DDA" id="群組 35" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.9pt;margin-top:9.75pt;width:511.55pt;height:29.7pt;z-index:251760640;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="64969,3771" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAY3Cdh7wMAALsNAAAOAAAAZHJzL2Uyb0RvYy54bWzsV09r3EYUvxf6HQbdY62kXa1XWA6uXZuC&#10;SUydkPN4NFqJSjPTmVmv3HMhkEOPKbRQKDTH3BJCCPTbxKbfIm9G0uza3jVh2/qUy2j+vPfm/fm9&#10;90Y7D5u6QudUqpKz1Au2Bh6ijPCsZNPUe/rk8MG2h5TGLMMVZzT1LqjyHu5+/dXOXCQ05AWvMioR&#10;CGEqmYvUK7QWie8rUtAaqy0uKIPDnMsaa1jKqZ9JPAfpdeWHg0Hsz7nMhOSEKgW7B+2ht2vl5zkl&#10;+nGeK6pRlXqgm7ajtOOZGf3dHZxMJRZFSTo18AZa1LhkcKkTdYA1RjNZ3hJVl0RyxXO9RXjt8zwv&#10;CbU2gDXB4IY1R5LPhLVlmsynwrkJXHvDTxuLJY/OTyQqs9SLRh5iuIYYXf3919XbnxFsgHfmYpoA&#10;0ZEUp+JEdhvTdmUMbnJZmy+Yghrr1wvnV9poRGAzHk7ieBvkEziLxuNg0jmeFBCdW2yk+HaJcRID&#10;hK4z+v21vtHOKeMWTuvetPimafF/aZrTMBxPhoNNTFswrjUN0kMtEKD+HQJOCyyoBZYywe3dNHZu&#10;+v3N1bvfLn959c+HP1A0bp1lSfdZBwKVKMDDCgSEUWgdAqEORuNwNDTcOHFYCGPwEaSiCan1lTMZ&#10;J0IqfUR5jcwk9aqSGS1xgs+PlQYxQNqTmO2KmdHsHGBVoHMMSZ7BzNwIpOYYENJramf6oqIt6/c0&#10;B9wDOkN7ha04dL+SnZgfAicFKA1LXlaVYxrczdTRGjZqq5BjDO5mdNT2Rs60Y6xLxuUqZt30quYt&#10;fW91a6sx+4xnFzZu1h0AJJMh94EoSN22ply+fP7x9a+XL99//PMFiraXEGXKCtLNNxxCYQ1ZRKxP&#10;87urSzSMRqZ4GUCtSKQFZDpUSWgK1o9rUMX4IUTagrZiaA7lKxq14XYnHbj64HbgXChuZyugthI1&#10;mBDKdB/Din023K4zrofcZ9y6AewylyFrYaebswb8aLzRIhBJ3nZgJchhCXl7jJU+wRJaLlQEeEbo&#10;xzDkFQev827moYLLn1btG3qog3DqoTm08NRTP86wpB6qvmNQISfBcGh6vl0MoRbBQi6fnC2fsFm9&#10;z6GABPBgEcRODb2u+mkuef0MXht75lY4wozA3amn++m+bh8W8FohdG/PEkGXF1gfs1NBjGiT1aZe&#10;PWmeYSk6QGqojY94X5NvVbuW1nAyvjfTPC9tKVx4tct3m9aLjnhfKT5ZneKTDVM8jKIoDiGdTf+I&#10;gwlMbSr2/SOA5jLq+0cYjMLYEqxvIl/S3bTF67Xi/0t3+5R0ZfxL1t9j1sMfgn32dH8z5hdkeW2r&#10;xOKfa/cTAAAA//8DAFBLAwQUAAYACAAAACEAGgK7uOAAAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQWvCQBSE74X+h+UVetPdKLaaZiMibU9SqBZKb8/sMwlm34bsmsR/3/XUHocZZr7J1qNtRE+d&#10;rx1rSKYKBHHhTM2lhq/D22QJwgdkg41j0nAlD+v8/i7D1LiBP6nfh1LEEvYpaqhCaFMpfVGRRT91&#10;LXH0Tq6zGKLsSmk6HGK5beRMqSdpsea4UGFL24qK8/5iNbwPOGzmyWu/O5+215/D4uN7l5DWjw/j&#10;5gVEoDH8heGGH9Ehj0xHd2HjRaNhMksieojGagHiFlAqmYM4anherkDmmfx/If8FAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAGNwnYe8DAAC7DQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAGgK7uOAAAAAKAQAADwAAAAAAAAAAAAAAAABJBgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFYHAAAAAA==&#10;">
                       <v:group id="群組 36" o:spid="_x0000_s1027" style="position:absolute;width:64969;height:2794" coordsize="64969,2794" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGLaOVxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8Ba8aVpFka5RRFzxIAtWQfb2aJ5tsXkpTbat/94ICx6HmfmGWa57U4mWGldaVhCPIxDE&#10;mdUl5wou5+/RAoTzyBory6TgQQ7Wq4/BEhNtOz5Rm/pcBAi7BBUU3teJlC4ryKAb25o4eDfbGPRB&#10;NrnUDXYBbio5iaK5NFhyWCiwpm1B2T39Mwr2HXababxrj/fb9vF7nv1cjzEpNfzsN18gPPX+Hf5v&#10;H7SC6RxeX8IPkKsnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEYto5XEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
                         <v:line id="直線接點 37" o:spid="_x0000_s1028" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2329,1572" to="64969,1572" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+XadLxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gpeim6qoCXNRmzQ1pNSlZ4f2dckmH0bsqsm/fVdQfA4zMw3TLLoTC0u1LrKsoLXcQSC&#10;OLe64kLB8bAevYFwHlljbZkU9ORgkQ6eEoy1vfI3Xfa+EAHCLkYFpfdNLKXLSzLoxrYhDt6vbQ36&#10;INtC6havAW5qOYmimTRYcVgosaGspPy0PxsFu9PP125aZ/1xss0+++Iv+1i9VEoNn7vlOwhPnX+E&#10;7+2NVjCdw+1L+AEy/QcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA+XadLxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt">
                           <v:stroke dashstyle="dash" joinstyle="miter"/>
                         </v:line>
                         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                           <v:stroke joinstyle="miter"/>
                           <v:path gradientshapeok="t" o:connecttype="rect"/>
                         </v:shapetype>
                         <v:shape id="文字方塊 38" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;width:3435;height:2794;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBh1ErpwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0X/IfhFrqrk1oUiU5CCIiltAutm+5uMzcPzNyJmTFJ/frOQujycN7bdDKtGKh3jWUFL/MIBHFh&#10;dcOVgtPX7nkNwnlkja1lUvBLDtJk9rDFWNuRDzQcfSVCCLsYFdTed7GUrqjJoJvbjjhwpe0N+gD7&#10;SuoexxBuWrmIopU02HBoqLGjvKbifLwaBe/57hMPPwuzvrX5/qPMusvpe6nU0+OUbUB4mvy/+O5+&#10;0wpew9jwJfwAmfwBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYdRK6cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
                           <v:textbox>
                             <w:txbxContent>
                               <w:p w:rsidR="00554832" w:rsidRDefault="00554832" w:rsidP="007E13DF">
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:sym w:font="Wingdings 2" w:char="F025"/>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:shape>
@@ -6385,51 +6483,90 @@
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002A2D2D" w:rsidRPr="00C04FC0" w:rsidRDefault="002A2D2D" w:rsidP="002A2D2D">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C04FC0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>註：1. 本授權書填妥後，一式三聯請全部寄回本會</w:t>
+              <w:t>註：1. 本授權書填妥後，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>一式</w:t>
+            </w:r>
+            <w:r w:rsidR="00E221BF" w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>聯</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>請全部寄回本會</w:t>
             </w:r>
             <w:r w:rsidRPr="00780C21">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="000B7B5B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>40396</w:t>
             </w:r>
             <w:r w:rsidR="000B7B5B">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
@@ -7074,51 +7211,71 @@
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>立授權</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>書</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5BF9">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>人(即存戶，以下簡稱本人)茲授權財團法人台灣兒童暨家庭扶基金會(以下簡稱該會)得自本人之銀行活期存款帳戶內進行自動轉帳付款作業，以交付該會作為本人捐贈該會之款項。本人並已詳閱及同意授權書背面之各項約定條款及需知。</w:t>
+        <w:t>人(即存戶，以下簡稱本人)茲授權財團法人台灣兒童暨家庭扶</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF5BF9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial" w:hint="eastAsia"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>基金會(以下簡稱該會)得自本人之銀行活期存款帳戶內進行自動轉帳付款作業，以交付該會作為本人捐贈該會之款項。本人並已詳閱及同意授權書背面之各項約定條款及需知。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7933"/>
         <w:gridCol w:w="2127"/>
       </w:tblGrid>
       <w:tr w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidTr="001E57A4">
         <w:trPr>
           <w:trHeight w:val="494"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7933" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
@@ -9098,51 +9255,51 @@
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+                <mc:Fallback>
                   <w:pict>
                     <v:line w14:anchorId="504E0E76" id="直線接點 46" o:spid="_x0000_s1026" style="position:absolute;z-index:251770880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-4.2pt,2.95pt" to="-4.2pt,83.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBptO0I7AEAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uO1DAQ3SNxB8t7OkmLGVpRp2cxo2aD&#10;oMXnAG6n3LHkn2zTSV+CA4DEjhsgseA+jLgFZSedGQESApGFY5frvar3bK+vBq3IEXyQ1jS0WpSU&#10;gOG2lebQ0Devt49WlITITMuUNdDQEwR6tXn4YN27Gpa2s6oFT5DEhLp3De1idHVRBN6BZmFhHRjc&#10;FNZrFnHpD0XrWY/sWhXLsrwseutb5y2HEDB6M27STeYXAnh8IUSASFRDsbeYR5/HfRqLzZrVB89c&#10;J/nUBvuHLjSTBovOVDcsMvLWy1+otOTeBivigltdWCEkh6wB1VTlT2pedcxB1oLmBDfbFP4fLX9+&#10;3Hki24Y+vqTEMI1ndPvh8+2X99/effr+9SPBMHrUu1Bj6rXZ+WkV3M4nwYPwOv1RChmyr6fZVxgi&#10;4WOQY7Qqq9WqzJ4Xd0DnQ3wKVpM0aaiSJklmNTs+CxGLYeo5JYWVIX1Dl6uLJxc5LVgl261UKm0G&#10;f9hfK0+ODI97uy3xS90jxb00XCmDwaRpVJFn8aRgLPASBDqCfVdjhXQXYaZlnIOJ1cSrDGYnmMAW&#10;ZmD5Z+CUn6CQ7+nfgGdErmxNnMFaGut/Vz0O55bFmH92YNSdLNjb9pTPN1uDFy47Nz2OdKPvrzP8&#10;7glvfgAAAP//AwBQSwMEFAAGAAgAAAAhACfgiWfdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jsFOwzAQRO9I/QdrK3FBrUOhURviVIDUQw8IaIvE0Y2XJGCvo9hNw9+zcCnH0TzNvHw1OCt67ELj&#10;ScH1NAGBVHrTUKVgv1tPFiBC1GS09YQKvjHAqhhd5Doz/kSv2G9jJXiEQqYV1DG2mZShrNHpMPUt&#10;EncfvnM6cuwqaTp94nFn5SxJUul0Q/xQ6xYfayy/tkenYGaXL5unh90Vvq3fh2bz+Ux72St1OR7u&#10;70BEHOIZhl99VoeCnQ7+SCYIq2CyuGVSwXwJguu/eGAsTW9AFrn871/8AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAGm07QjsAQAACgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhACfgiWfdAAAABwEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" strokecolor="red" strokeweight="2.25pt">
                       <v:stroke joinstyle="miter"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidTr="001E57A4">
         <w:trPr>
           <w:trHeight w:val="729"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="19"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
@@ -9185,50 +9342,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>銀行</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF5BF9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>帳戶之</w:t>
             </w:r>
+            <w:r w:rsidR="00CB66B8" w:rsidRPr="00CB66B8">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>開戶</w:t>
+            </w:r>
             <w:r w:rsidRPr="0004740D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>原</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>留</w:t>
@@ -9324,75 +9494,140 @@
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="0004740D" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:right="176"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004740D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>請三聯皆要親簽</w:t>
+              <w:t>請</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC40F5" w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>聯</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0004740D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>皆要親簽</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00122346" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00122346">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(一式三聯均留印鑑)</w:t>
+              <w:t>(一式</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC40F5" w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>聯</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00122346">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>均留印鑑)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="FF0000"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="00FF5BF9" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -9893,51 +10128,51 @@
                                       </w:rPr>
                                       <w:t>以下為本會留存資料，請勿沿線撕開</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                                 <a:prstTxWarp prst="textNoShape">
                                   <a:avLst/>
                                 </a:prstTxWarp>
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+                <mc:Fallback>
                   <w:pict>
                     <v:group w14:anchorId="1D899C4C" id="群組 47" o:spid="_x0000_s1031" style="position:absolute;margin-left:-10.9pt;margin-top:9.75pt;width:511.55pt;height:29.7pt;z-index:251769856;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="64969,3771" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBsxwGt9gMAAMINAAAOAAAAZHJzL2Uyb0RvYy54bWzsV0tv3DYQvhfofyB4r3f1WK1XsBy4dm0U&#10;MBIjTpEzTVEroRLJklyv3HOBADn0mAIpUKBAc8ytRVEU6L+Jjf6LDimJa8e7Ruq26SUXio+Z4Ty+&#10;maF2HrRNjc6Z0pXgGQ62xhgxTkVe8XmGv3hy+Mk2RtoQnpNacJbhC6bxg92PP9pZypSFohR1zhQC&#10;IVynS5nh0hiZjkaalqwhektIxuGwEKohBpZqPsoVWYL0ph6F43EyWgqVSyUo0xp2D7pDvOvkFwWj&#10;5lFRaGZQnWHQzbhRufHMjqPdHZLOFZFlRXs1yD20aEjF4VIv6oAYghaquiWqqagSWhRmi4pmJIqi&#10;oszZANYE47esOVJiIZ0t83Q5l95N4Nq3/HRvsfTh+YlCVZ7heIoRJw3E6OqPn65++QbBBnhnKecp&#10;EB0peSpPVL8x71bW4LZQjf2CKah1fr3wfmWtQRQ2k3iWJNsTjCicRdNpMOsdT0uIzi02Wn52jXGW&#10;AIRuMo6Ga0dWO6+MX3itB9NAwk3Ttv9N07yG4XQWj+9j2opxo2mQHnqFAP3PEHBaEskcsLQN7uCm&#10;mXfT9z9f/fry8ttXf/7+A4pnnbMc6T7vQaBTDXhYg4AwCp1DINTBZBpOYstNUo+FMAEfQSrakDpf&#10;eZNJKpU2R0w0yE4yXFfcaklScn6sDYgB0oHEbtfcjnbngOgSnRNI8hxm9kYgtceAkEFTNzMXNetY&#10;H7MCcA/oDN0VruKw/Vr1Yr4MvBSgtCxFVdeeaXw3U09r2ZirQp4xuJvRU7sbBTeesam4UOuYTTuo&#10;WnT0g9WdrdbsM5FfuLg5dwCQbIa8B0RNIM5d4l2+ePbm9XeXL3578+NzBNuukDhE2bKCTPupgFA4&#10;Q1YRG9L87uoSxdEk6ovLmkRaQaZHlYKm4Py4AVVcHEKkHWhrjpZQviJQ2MbDn/TgGoLbg3OluJut&#10;gdpa1BBKGTdDDGv+znC7ybgZcu9w6z1gl/sM2Qg70561rreEQ7w7ICIlukasJT2sIH2PiTYnREHn&#10;BcDAa8I8gqGoBThf9DOMSqG+Xrdv6aEcwilGS+jkGdZfLYhiGNWfcyiUsyCObet3ixhKEizU9ZOz&#10;6yd80ewLqCMBvFskdVNLb+phWijRPIVHx569FY4Ip3B3hs0w3Tfd+wIeLZTt7TkiaPaSmGN+KqkV&#10;bcFky9aT9ilRsselgRL5UAyl+VbR62g7GO4tjCgqVxEt1Dqv9mnvsnvVGN9XpoO/1mW6z2hoM38n&#10;08MoipIQstq2kSSYwdRl5NBGAugxk6GNhMEkTBzB5l7yIettd7xZMv7jrI8+ZP3/kPXwo+BeP/1P&#10;jf0Tub52VWL167X7FwAAAP//AwBQSwMEFAAGAAgAAAAhABoCu7jgAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FrwkAUhO+F/oflFXrT3Si2mmYjIm1PUqgWSm/P7DMJZt+G7JrEf9/11B6HGWa+&#10;ydajbURPna8da0imCgRx4UzNpYavw9tkCcIHZIONY9JwJQ/r/P4uw9S4gT+p34dSxBL2KWqoQmhT&#10;KX1RkUU/dS1x9E6usxii7EppOhxiuW3kTKknabHmuFBhS9uKivP+YjW8Dzhs5slrvzufttefw+Lj&#10;e5eQ1o8P4+YFRKAx/IXhhh/RIY9MR3dh40WjYTJLInqIxmoB4hZQKpmDOGp4Xq5A5pn8fyH/BQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGzHAa32AwAAwg0AAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABoCu7jgAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;UAYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABdBwAAAAA=&#10;">
                       <v:group id="群組 48" o:spid="_x0000_s1032" style="position:absolute;width:64969;height:2794" coordsize="64969,2794" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAA+OEBwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrozk7RaSnQUCW3pQgSTQnF3yVyTYOZOyEzz+HtnUejycN7b/WRaMVDvGssKkigGQVxa&#10;3XCl4Lv4WL6BcB5ZY2uZFMzkYL97WGwx1XbkMw25r0QIYZeigtr7LpXSlTUZdJHtiAN3tb1BH2Bf&#10;Sd3jGMJNK5/j+FUabDg01NhRVlN5y3+Ngs8Rx8NL8j4cb9dsvhTr088xIaWeHqfDBoSnyf+L/9xf&#10;WsEqjA1fwg+QuzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAPjhAcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
                         <v:line id="直線接點 49" o:spid="_x0000_s1033" style="position:absolute;visibility:visible;mso-wrap-style:square" from="2329,1572" to="64969,1572" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4iOXfxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq9iG6qUto0G2lD/XOqVKXnR/Y1CWbfhuxWEz+9Kwgeh5n5DZPMO1OLI7WusqzgeRyB&#10;IM6trrhQsN8tRq8gnEfWWFsmBT05mKcPgwRjbU/8Q8etL0SAsItRQel9E0vp8pIMurFtiIP3Z1uD&#10;Psi2kLrFU4CbWk6i6EUarDgslNhQVlJ+2P4bBZvD72ozrbN+P/nOln1xzj6/hpVST4/dxzsIT52/&#10;h2/ttVYwe4Prl/ADZHoBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeIjl38YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="1pt">
                           <v:stroke dashstyle="dash" joinstyle="miter"/>
                         </v:line>
                         <v:shape id="文字方塊 50" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;width:3435;height:2794;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBCfaNPwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qxoBFoqtIIFjEHmK99DZmxySYnY3ZrYn99d2D4PHxvlebwTTiTp2rLSuYTSMQxIXV&#10;NZcKTt/Z+wKE88gaG8uk4EEONuvR2woTbXvO6X70pQgh7BJUUHnfJlK6oiKDbmpb4sBdbGfQB9iV&#10;UnfYh3DTyDiKPqTBmkNDhS2lFRXX469RsE+zL8zPsVn8NenucNm2t9PPXKnJeNguQXga/Ev8dH9q&#10;BfOwPnwJP0Cu/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBCfaNPwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                           <v:textbox>
                             <w:txbxContent>
                               <w:p w:rsidR="00554832" w:rsidRDefault="00554832" w:rsidP="001E57A4">
                                 <w:r>
                                   <w:rPr>
                                     <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                     <w:sz w:val="18"/>
                                   </w:rPr>
                                   <w:sym w:font="Wingdings 2" w:char="F025"/>
                                 </w:r>
                               </w:p>
                             </w:txbxContent>
                           </v:textbox>
                         </v:shape>
                       </v:group>
                       <v:shape id="文字方塊 51" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:23336;top:1619;width:19685;height:2152;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAtMQbUxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gredBMhIqmrhIBUxB60Xnp7zT6T0OzbNLvG2F/vCkKPw8x8wyzXg2lET52rLSuIpxEI&#10;4sLqmksFp8/NZAHCeWSNjWVScCMH69XLaImptlc+UH/0pQgQdikqqLxvUyldUZFBN7UtcfDOtjPo&#10;g+xKqTu8Brhp5CyK5tJgzWGhwpbyioqf48Uo2OWbDzx8z8zir8nf9+es/T19JUqNX4fsDYSnwf+H&#10;n+2tVpDE8PgSfoBc3QEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAtMQbUxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
                         <v:textbox>
                           <w:txbxContent>
@@ -10175,62 +10410,62 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001E57A4" w:rsidRPr="002823CD" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002704A4">
+            <w:r w:rsidRPr="006D4DD6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:spacing w:val="100"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:fitText w:val="1000" w:id="-1964767997"/>
               </w:rPr>
               <w:t>捐款</w:t>
             </w:r>
-            <w:r w:rsidRPr="002704A4">
+            <w:r w:rsidRPr="006D4DD6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
                 <w:fitText w:val="1000" w:id="-1964767997"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001E57A4" w:rsidRPr="002823CD" w:rsidRDefault="001E57A4" w:rsidP="001E57A4">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507F1D">
               <w:rPr>
@@ -13106,51 +13341,90 @@
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00F42972" w:rsidRPr="00C04FC0" w:rsidRDefault="00F42972" w:rsidP="00F42972">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C04FC0">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>註：1. 本授權書填妥後，一式三聯請全部寄回本會</w:t>
+              <w:t>註：1. 本授權書填妥後，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>一式</w:t>
+            </w:r>
+            <w:r w:rsidR="00E221BF" w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>二</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D4DD6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>聯</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C04FC0">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>請全部寄回本會</w:t>
             </w:r>
             <w:r w:rsidRPr="00780C21">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>40396</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
@@ -13469,8520 +13743,2948 @@
       </w:r>
       <w:r w:rsidR="00C22C55">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0051086A">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>版</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC1AFA" w:rsidRPr="00FF5BF9" w:rsidRDefault="00E360E2" w:rsidP="00E360E2">
+    <w:p w:rsidR="001B212A" w:rsidRDefault="001B212A" w:rsidP="001B212A">
       <w:pPr>
-        <w:tabs>
-[...6870 lines deleted...]
-        <w:ind w:rightChars="325" w:right="780"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ＡＣＨ銀行定期捐款自動轉帳付款約定條款</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:position w:val="12"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(此聯不用寄出,請自行留存參閱)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005771DB" w:rsidRPr="003C1DEA" w:rsidRDefault="005771DB" w:rsidP="00DD0350">
+    <w:p w:rsidR="001B212A" w:rsidRPr="003C1DEA" w:rsidRDefault="001B212A" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="00DD0350" w:rsidRDefault="00DD0350" w:rsidP="00DD0350">
+    <w:p w:rsidR="001B212A" w:rsidRPr="00DD0350" w:rsidRDefault="001B212A" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．銀行帳號扣款定以</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>每月１３日</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>為轉帳基準日（如遇假日順延）。（註解：銀行固定轉帳日為每月１３日，若當月轉帳失敗，因作業時間問題只能下月累計轉帳）。</w:t>
+        <w:t>為轉帳基準日（如遇假日順延</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>至工作日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0350">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>）。（註解：銀行固定轉帳日為每月１３日，若當月轉帳失敗，因作業時間問題只能下月累計轉帳）。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="00DD0350" w:rsidRDefault="00DD0350" w:rsidP="00DD0350">
+    <w:p w:rsidR="001B212A" w:rsidRPr="00DD0350" w:rsidRDefault="001B212A" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．授權人帳戶存款不足時，行庫有權決定不予轉帳，但應將此存款不足之事實，通知財團法人台灣兒童暨家庭扶助基金會（以下簡稱該會）。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="00DD0350" w:rsidRDefault="00DD0350" w:rsidP="00DD0350">
+    <w:p w:rsidR="001B212A" w:rsidRPr="00DD0350" w:rsidRDefault="001B212A" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>．該會在轉帳前，應查詢您的認養費或捐款是否如授權書上之授權內容已繳足，若已繳足，則當月不予轉帳；若不足或上月沒有轉帳成功，則當月一起補轉；若您的款項在劃撥途中，因入帳時間差沒查詢到，導致多轉了，則該會下月亦應調整回來。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRDefault="001B212A" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="425" w:hangingChars="177" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>．授權人因故要取消認養兒童、停止捐款或終止授權改用別種方式捐款，應於前一個月以書面或來電通知該會主計處，以停止轉帳手續，通知時，請說明清楚是要</w:t>
+        <w:t>．授權人因故要取消認養兒童、停止捐款或終止授權改用別種方式捐款，應於前一個月以書面或來電通知該會，以停止轉帳手續，通知時，請說明清楚是要</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>取消認養</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>還是要</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>停止授權改用別種方式捐款</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>(04)22061234</w:t>
       </w:r>
-      <w:r w:rsidR="002A404D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6CDA" w:rsidRPr="00CF6CDA">
+      <w:r w:rsidRPr="00CF6CDA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6CDA" w:rsidRPr="00CF6CDA">
+      <w:r w:rsidRPr="00CF6CDA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>481</w:t>
       </w:r>
-      <w:r w:rsidR="002A404D" w:rsidRPr="002A404D">
+      <w:r w:rsidRPr="002A404D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6CDA" w:rsidRPr="00CF6CDA">
+      <w:r w:rsidRPr="00CF6CDA">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1482</w:t>
       </w:r>
-      <w:r w:rsidR="00CF6CDA" w:rsidRPr="005771DB">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005771DB" w:rsidRPr="005771DB" w:rsidRDefault="005771DB" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="005771DB" w:rsidRDefault="001B212A" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="177" w:hangingChars="177" w:hanging="177"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005771DB" w:rsidRPr="005771DB" w:rsidRDefault="005771DB" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="005771DB" w:rsidRDefault="001B212A" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="142" w:hangingChars="177" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB2066" w:rsidRDefault="00FB2066" w:rsidP="00DD0350">
+    <w:p w:rsidR="001B212A" w:rsidRDefault="001B212A" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="709" w:hangingChars="177" w:hanging="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD0350">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t>填寫需知及注意事項</w:t>
+        <w:t>填寫</w:t>
+      </w:r>
+      <w:r w:rsidR="008053FF" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>須</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD0350">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+        <w:t>知及注意事項</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="005771DB" w:rsidRDefault="001B212A" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>敬愛的捐款人您好：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="005771DB" w:rsidRDefault="001B212A" w:rsidP="008053FF">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="400"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　感謝您用「ＡＣＨ銀行定期捐款自動轉帳」方式進行捐款，有您的大力支持，我們將有更充份的資源，為更多的兒童做更完善的服務。在填這份授權書之前，請您詳閱下列事項。</w:t>
+        <w:t>感謝您用「</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ａ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ＣＨ銀行定期捐款自動轉帳」方式進行捐款，有您的大力支持，我們將有更充份的資源，為更多的兒童做更完善的服務。在填這份授權書之前，請您詳閱下列事項。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00241A77" w:rsidRPr="00241A77" w:rsidRDefault="00DD0350" w:rsidP="00241A77">
-[...131 lines deleted...]
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="00E06701" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
-        <w:ind w:left="425" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>．證券戶、外幣戶、支票甲存戶、特定優惠戶和網路銀行</w:t>
       </w:r>
-      <w:r w:rsidR="00714C26">
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-HK"/>
         </w:rPr>
         <w:t>數位</w:t>
       </w:r>
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>帳號無法使用ＡＣＨ轉帳。</w:t>
+        <w:t>帳號無法使用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ａ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ＣＨ轉帳。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="00E06701" w:rsidRPr="006D4DD6" w:rsidRDefault="00E06701" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>．授權書正面上方填「存戶人」之資料，尤其是開戶的印鑑，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC1AFA" w:rsidRPr="005771DB">
+        <w:t>．</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>此份授權書等同至銀行臨櫃取款的取款條，因此</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>填寫授權書正面上方「存戶人」資料時，請務必填寫正確的存戶姓名，並加蓋銀行</w:t>
+      </w:r>
+      <w:r w:rsidR="008053FF" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>無論是簽名或蓋章一定要與原來開戶的資料一樣，否則會被銀行退件，時間往返會浪費很多時間；下方填「捐款人」資料，若二者相同，請再填一次相同的資料。</w:t>
+        <w:t>開戶</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>原留印鑑章或簽名，避免銀行因核對不符而退件</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>如下方捐款人資料與存戶人相同，仍請再次完整填寫。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="004D6450" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>．會被銀行退件的原因有：</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>．銀行退件的</w:t>
+      </w:r>
+      <w:r w:rsidR="00E575C2" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>原</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>因</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>包含</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>沒填身份證字號；</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>印鑑不符;</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7CEA" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>b.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>使用</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003971C0">
+        <w:t>使用水性原子筆、可擦拭原子筆填寫，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>水</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>以致字跡無法複寫至</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>性原子筆</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D74600" w:rsidRPr="005771DB">
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00866F90" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>、可擦拭原子筆</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>填寫，無法順利覆寫至第２聯和第３聯；</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD317E">
+        <w:t>聯；</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7CEA" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>印章蓋的模糊不清楚；</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD317E">
+        <w:t>印</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>鑑</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>蓋</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>印模糊</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6415" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>不清</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>或重疊</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>；</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7CEA" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>塗改處或重覆描寫</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD317E">
+        <w:t>資料填寫</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>處</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FD317E" w:rsidRPr="00FD317E">
+        <w:t>塗改處或重覆描寫處未</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>未蓋原留印鑑</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>加</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>。</w:t>
+        <w:t>蓋</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96CCC" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>開戶</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>原留印鑑。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="008E6415" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．</w:t>
+      </w:r>
+      <w:r w:rsidR="008053FF" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>若您</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>是從</w:t>
+      </w:r>
+      <w:r w:rsidR="008053FF" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>本</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008053FF" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>會官網</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>下載</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>之</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>授權書</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>請</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77C2D" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>聯分開填寫印製，因一聯本</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>會留</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>底，一</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>聯送</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>原開戶銀行核印，虛線部份切勿撕開，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>請整</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>份</w:t>
+      </w:r>
+      <w:r w:rsidR="00153BFF" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>聯完整寄回，銀行核印作業時間需時</w:t>
+      </w:r>
+      <w:r w:rsidR="00487524" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00487524" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>~2</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>．如果是從網站下載之授權書請三聯分開填寫印製，因一聯本會留底，一聯送原開戶銀行核印，一聯</w:t>
-[...35 lines deleted...]
-        <w:t>寄回，銀行核印作業時間需時１～２個月。</w:t>
+        <w:t>個月。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="008E6415" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>．填寫完畢，請記得用印和檢查有無塗改，若有塗改，最好重填或在塗改處蓋章或簽字（一式三聯皆要，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00210E97" w:rsidRPr="00210E97">
+        <w:t>．填寫完</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6450" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>成，</w:t>
+      </w:r>
+      <w:r w:rsidR="008053FF" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>敬</w:t>
+      </w:r>
+      <w:r w:rsidR="00045991" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>請</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B8" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>您</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6450" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>再次確認</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>資料是否塗改，如</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>有塗改</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>請</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>重填或在塗改處蓋章或簽字</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="00404A59">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>視您目前要授權的原留印鑑為何</w:t>
-[...64 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>（一式</w:t>
+      </w:r>
+      <w:r w:rsidR="00D77C2D" w:rsidRPr="00404A59">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>核對轉帳內容</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+        <w:t>二</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="00404A59">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>保存轉帳明細</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:t>聯皆要，視</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>，以利日後對帳和查詢用。</w:t>
+        <w:t>您目前要授權的原留印鑑為何</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="00404A59">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>並將授權書正本全數</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>寄回</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>本會進行後續</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>作業，請勿</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>自行送</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>至銀行驗印，因本會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>須統一</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>建檔</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>批次送</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>交</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>銀行</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>辦理</w:t>
+      </w:r>
+      <w:r w:rsidR="00073046" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>核</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>印</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>後</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>才能轉帳，待</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6450" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>核印</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>作業完成，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>會再</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>寄送轉帳明細表給您，請您</w:t>
+      </w:r>
+      <w:r w:rsidR="008053FF" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>妥善</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>保存轉帳明細表</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>，以利日後對帳和查詢。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="005771DB" w:rsidRDefault="008E6415" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...13 lines deleted...]
-        <w:t>．轉帳扣款手續費為每筆６元，皆由本會負擔。</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．轉帳扣款手續費為每筆</w:t>
+      </w:r>
+      <w:r w:rsidR="008053FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>元，皆由本會負擔。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="008E6415" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．利用</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="005771DB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>ACH</w:t>
       </w:r>
-      <w:r w:rsidRPr="005771DB">
-[...5 lines deleted...]
-        <w:t>轉帳方式捐款者：為節省大的郵資，捐款收據統一於每年３月下旬寄發，若是公司行號或團體或有設定要提前寄送者，則每年１月中旬就會寄發。</w:t>
+      <w:r w:rsidR="001B212A" w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>轉帳方式捐款者：為節省</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>龐</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>大的郵資，捐款收據統一於每年</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002036D9">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>月下旬寄發，若是公司行號或團體或有設定要提前寄送者，則</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>於</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>每年</w:t>
+      </w:r>
+      <w:r w:rsidR="008053FF">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="005771DB">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>月中旬寄發。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="008E6415" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...13 lines deleted...]
-        <w:t>．同戶中，若有多位捐款人或多種捐款者，為節省手續費，建議：同一戶可選一位有開戶的當代表，每次就從此戶頭轉帳，只要在下方的捐款人一一列出所要轉的明細，收據是依據捐款編號開立的。</w:t>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．同戶中</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>如</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>有多位捐款人或多種捐款</w:t>
+      </w:r>
+      <w:r w:rsidR="000413C2" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>用途</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>者，為節省手續費，建議：</w:t>
+      </w:r>
+      <w:r w:rsidR="00553387" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>可指定一位已開戶者擔任代表人，</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>每次</w:t>
+      </w:r>
+      <w:r w:rsidR="00553387" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>扣款統一由該代表人的帳戶轉帳，並請於下方詳細列出各捐款人的轉帳明細，捐款收據一律依據「捐款編號」獨立開立</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="00AD7DEE" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...21 lines deleted...]
-        <w:t>．本授權書原則上是每月轉帳，若非每月轉帳，請在授權書上勾選您想要的繳款方式；另轉帳金額欄內的金額並不包含禮金的金額。</w:t>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．</w:t>
+      </w:r>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>授權書將依您勾選的繳費方式進行自動轉帳：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>月扣於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>每月轉帳；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>季扣於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>每年 1、4、7、10 月轉帳；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>半年扣於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>每年 1、7 月轉帳；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>年扣於</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>每年</w:t>
+      </w:r>
+      <w:r w:rsidR="00406AFD" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>月轉帳，請於各轉帳月份的扣款日前確保帳戶餘額充足</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03685" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE326F" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>轉帳</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03685" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>前</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE326F" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>會查詢認養費或捐款是否如授權書上之</w:t>
+      </w:r>
+      <w:r w:rsidR="00B03685" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>繳費方式</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE326F" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>已繳足，若已繳足則當月不予轉帳；若不足或上月沒有轉帳成功，則當月</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FE326F" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>一起補轉</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FE326F" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="00AD7DEE" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="20"/>
-[...26 lines deleted...]
-        <w:t>網址，本會將主動寄上電子報和ｅ季刊給您。</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．在本會有認養兒童者，若要在某一節慶中，額</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE326F" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>外提供</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>禮金</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE326F" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>致贈</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FE326F" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>認養童</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>者</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>，亦請在授權書之</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE326F" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>左</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>下方的備註中，詳細註明</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>清楚</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>，本會</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B8" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>將</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>依您指定</w:t>
+      </w:r>
+      <w:r w:rsidR="0039668F" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>的內容</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>轉帳</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6695" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>；轉帳金額欄內的金額並不包含禮金</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="00AD7DEE" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:t>．在本會有認養兒童者，若要在某一節慶中，額外給認養童禮金者，亦請在授權書之最下方的備註中，詳細註明清楚，本會就會依您的指定去轉帳。</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．請注意：捐款</w:t>
+      </w:r>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:r w:rsidR="0088776C" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>社區</w:t>
+      </w:r>
+      <w:r w:rsidR="00512952" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>、</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003E2339" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>青角和</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>學園認養方案，無法設定禮金發放，</w:t>
+      </w:r>
+      <w:r w:rsidR="008053FF" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>僅</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>國內、國外兒童認養才可選擇是否給兒童禮金。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="00AD7DEE" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．若您</w:t>
+      </w:r>
+      <w:r w:rsidR="008053FF" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>為</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>認養國外兒童</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>並提供</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>禮金者，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>由於</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>國外兒童禮金須提前二個月前撥款</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>才能如期</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>發放，例</w:t>
+      </w:r>
+      <w:r w:rsidR="008053FF" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>生日為</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0BFD" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>月份，則</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0BFD" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidRPr="005771DB">
-[...5 lines deleted...]
-        <w:t>．請注意：捐款和學園認養方案，無法設定禮金發放，只有國內、國外兒童認養才可選擇是否給兒童禮金。</w:t>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>月就要轉帳撥款，國外的新年和聖誕皆為</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0BFD" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0BFD" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>月就要轉帳</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB66B8" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>撥款</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="00AD7DEE" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．建議每筆致贈的國外兒童禮金不要低於新台幣</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90E39" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90E39" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="20"/>
-[...26 lines deleted...]
-        <w:t>月轉１０～１２月。半年扣的月份：１月轉１～６月，７月轉７～１２月。年扣的月份：１月轉１～１２月。也就是說，假設您已繳至８月份又勾選季扣，本會第一次轉帳時，就只會轉一個月，先入９月份，下一次，１０月時，轉１０～１２月，依此類推。若您是認養國外兒童又額外要給禮金者，因國外兒童禮金須提前二個月前撥款才來得及發放，所以轉帳的月份如下：例生日為５月份，則３月就要轉帳撥款，國外的新年和聖誕皆為１０月就要轉帳。</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>元</w:t>
+      </w:r>
+      <w:r w:rsidR="00A327A2" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61D8" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>若未在授權書設定禮金，</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4854" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>而</w:t>
+      </w:r>
+      <w:r w:rsidR="0053549D" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>欲增加</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61D8" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>兒童禮</w:t>
+      </w:r>
+      <w:r w:rsidR="0053549D" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>金</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61D8" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>時，請提前通知本會：國內兒童</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA751C" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>請</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61D8" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>於一個月前，國外兒童</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA751C" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>請</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61D8" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>於二個月前來電</w:t>
+      </w:r>
+      <w:r w:rsidR="001B017B" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>或來信</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61D8" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>告知，以利</w:t>
+      </w:r>
+      <w:r w:rsidR="00874CDD" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>轉帳</w:t>
+      </w:r>
+      <w:r w:rsidR="003B61D8" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>作業</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="00AD7DEE" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A327A2" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:t>．建議每筆致贈的國外兒童禮金不要低於新台幣５００元。</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．若有增加認養、取消認養或要更改扣款金額，</w:t>
+      </w:r>
+      <w:r w:rsidR="0057495D" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>無須</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>重填授權書，來信或來電通知即可；但若是更改扣款人的帳號或轉由其他行庫轉帳，則請重填授權書，本會須重新送銀行驗印。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="006D4DD6" w:rsidRDefault="00AD7DEE" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
-        <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="005771DB">
+      <w:r w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00305C1C" w:rsidRPr="006D4DD6">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:t>．若您當初授權書上沒有設定多轉禮金（不一定要設定），而臨時給兒童禮者，國內兒童請在前一個月來電通知，國外兒童請在二個月前通知本會主計處。</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>．以上若有任何問題，請來電洽詢</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(04)22061234-1</w:t>
+      </w:r>
+      <w:r w:rsidR="001B212A" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>481、1482</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1A99" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>或E</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1A99" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>MAIL:</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1A99" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1A99" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>inance@ccf.org.tw</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1A99" w:rsidRPr="006D4DD6">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD0350" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="002036D9" w:rsidRPr="002A1A99" w:rsidRDefault="002036D9" w:rsidP="001B212A">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
-        <w:ind w:left="354" w:hangingChars="177" w:hanging="354"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
+          <w:color w:val="0033CC"/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00566D85" w:rsidRPr="005771DB" w:rsidRDefault="00DD0350" w:rsidP="005771DB">
+    <w:p w:rsidR="001B212A" w:rsidRPr="001B212A" w:rsidRDefault="001B212A" w:rsidP="005771DB">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="257" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman"/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005771DB">
-[...79 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00566D85" w:rsidRPr="005771DB" w:rsidSect="004B086F">
+    <w:sectPr w:rsidR="001B212A" w:rsidRPr="001B212A" w:rsidSect="004B086F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="397" w:right="720" w:bottom="284" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00ED3C25" w:rsidRDefault="00ED3C25" w:rsidP="00324327">
+    <w:p w:rsidR="004D5644" w:rsidRDefault="004D5644" w:rsidP="00324327">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00ED3C25" w:rsidRDefault="00ED3C25" w:rsidP="00324327">
+    <w:p w:rsidR="004D5644" w:rsidRDefault="004D5644" w:rsidP="00324327">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00ED3C25" w:rsidRDefault="00ED3C25" w:rsidP="00324327">
+    <w:p w:rsidR="004D5644" w:rsidRDefault="004D5644" w:rsidP="00324327">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00ED3C25" w:rsidRDefault="00ED3C25" w:rsidP="00324327">
+    <w:p w:rsidR="004D5644" w:rsidRDefault="004D5644" w:rsidP="00324327">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E6D7446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D070D298"/>
-    <w:lvl w:ilvl="0" w:tplc="2CE0149A">
+    <w:tmpl w:val="2A00BC10"/>
+    <w:lvl w:ilvl="0" w:tplc="5520FD68">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1．"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="390" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="00B050"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -22021,603 +16723,694 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D877B2"/>
+    <w:rsid w:val="000016FD"/>
     <w:rsid w:val="000019C5"/>
     <w:rsid w:val="000019D1"/>
+    <w:rsid w:val="00004E9A"/>
     <w:rsid w:val="00012B32"/>
     <w:rsid w:val="00024B4F"/>
     <w:rsid w:val="00031505"/>
     <w:rsid w:val="000354BE"/>
+    <w:rsid w:val="000413C2"/>
+    <w:rsid w:val="00045991"/>
     <w:rsid w:val="0004740D"/>
     <w:rsid w:val="00047950"/>
     <w:rsid w:val="00051B97"/>
     <w:rsid w:val="000529A3"/>
     <w:rsid w:val="00055110"/>
     <w:rsid w:val="00066F5F"/>
     <w:rsid w:val="000728CB"/>
+    <w:rsid w:val="00073046"/>
     <w:rsid w:val="00076223"/>
     <w:rsid w:val="000830D0"/>
     <w:rsid w:val="00086DB8"/>
+    <w:rsid w:val="000A228A"/>
     <w:rsid w:val="000A4C99"/>
     <w:rsid w:val="000A5F0B"/>
     <w:rsid w:val="000A5F79"/>
     <w:rsid w:val="000A6318"/>
     <w:rsid w:val="000A7280"/>
     <w:rsid w:val="000A77A2"/>
     <w:rsid w:val="000B3969"/>
+    <w:rsid w:val="000B6CD9"/>
     <w:rsid w:val="000B7B5B"/>
     <w:rsid w:val="000D0C4C"/>
     <w:rsid w:val="000D2B01"/>
     <w:rsid w:val="000D74D8"/>
     <w:rsid w:val="000E7FE6"/>
     <w:rsid w:val="000F754E"/>
     <w:rsid w:val="000F79B1"/>
     <w:rsid w:val="00116F33"/>
     <w:rsid w:val="00122346"/>
     <w:rsid w:val="00126573"/>
     <w:rsid w:val="00132048"/>
     <w:rsid w:val="00136ECD"/>
     <w:rsid w:val="00146D46"/>
     <w:rsid w:val="00153395"/>
     <w:rsid w:val="001536B7"/>
+    <w:rsid w:val="00153BFF"/>
     <w:rsid w:val="00154BA7"/>
     <w:rsid w:val="00154CFC"/>
     <w:rsid w:val="00155F9D"/>
     <w:rsid w:val="0016078F"/>
     <w:rsid w:val="00166F30"/>
     <w:rsid w:val="00175070"/>
     <w:rsid w:val="00181E31"/>
     <w:rsid w:val="00184ECF"/>
     <w:rsid w:val="00190FAC"/>
+    <w:rsid w:val="001A3A81"/>
     <w:rsid w:val="001A57DE"/>
+    <w:rsid w:val="001B017B"/>
+    <w:rsid w:val="001B212A"/>
+    <w:rsid w:val="001C62F4"/>
     <w:rsid w:val="001D35A8"/>
     <w:rsid w:val="001D5B05"/>
     <w:rsid w:val="001E1CDA"/>
     <w:rsid w:val="001E2FF0"/>
     <w:rsid w:val="001E31E8"/>
     <w:rsid w:val="001E57A4"/>
     <w:rsid w:val="001E5B10"/>
     <w:rsid w:val="001F194B"/>
     <w:rsid w:val="001F27E7"/>
     <w:rsid w:val="001F770F"/>
+    <w:rsid w:val="002036D9"/>
     <w:rsid w:val="00210E97"/>
     <w:rsid w:val="00213407"/>
     <w:rsid w:val="00221B91"/>
     <w:rsid w:val="00223077"/>
     <w:rsid w:val="00226B20"/>
     <w:rsid w:val="00230992"/>
     <w:rsid w:val="0023466D"/>
     <w:rsid w:val="00236606"/>
     <w:rsid w:val="00241A77"/>
     <w:rsid w:val="00243663"/>
     <w:rsid w:val="00253548"/>
     <w:rsid w:val="00254D66"/>
     <w:rsid w:val="00255562"/>
     <w:rsid w:val="00260DB2"/>
     <w:rsid w:val="00262467"/>
     <w:rsid w:val="00263D89"/>
+    <w:rsid w:val="002655C5"/>
     <w:rsid w:val="00266154"/>
     <w:rsid w:val="002704A4"/>
     <w:rsid w:val="00273025"/>
     <w:rsid w:val="00274C9C"/>
     <w:rsid w:val="00281A6F"/>
     <w:rsid w:val="002823CD"/>
     <w:rsid w:val="002864B3"/>
     <w:rsid w:val="00295A2B"/>
     <w:rsid w:val="002A1048"/>
+    <w:rsid w:val="002A1A99"/>
     <w:rsid w:val="002A2D2D"/>
     <w:rsid w:val="002A404D"/>
     <w:rsid w:val="002B1B08"/>
+    <w:rsid w:val="002B2A2F"/>
     <w:rsid w:val="002B3796"/>
+    <w:rsid w:val="002C0428"/>
     <w:rsid w:val="002C3012"/>
     <w:rsid w:val="002D10DA"/>
     <w:rsid w:val="002D4788"/>
     <w:rsid w:val="002D7AFE"/>
     <w:rsid w:val="002E2ED8"/>
     <w:rsid w:val="002E5587"/>
     <w:rsid w:val="002F0C62"/>
     <w:rsid w:val="00301C6E"/>
+    <w:rsid w:val="00305C1C"/>
     <w:rsid w:val="0030626C"/>
     <w:rsid w:val="00306B2A"/>
     <w:rsid w:val="00310B21"/>
     <w:rsid w:val="003125D9"/>
     <w:rsid w:val="00324327"/>
+    <w:rsid w:val="00325605"/>
     <w:rsid w:val="003322A4"/>
+    <w:rsid w:val="00343BE3"/>
     <w:rsid w:val="00351555"/>
     <w:rsid w:val="0035469B"/>
     <w:rsid w:val="00357981"/>
     <w:rsid w:val="003629AD"/>
     <w:rsid w:val="00367E0F"/>
     <w:rsid w:val="00392EA4"/>
     <w:rsid w:val="00394FF4"/>
     <w:rsid w:val="00395281"/>
     <w:rsid w:val="00395CF8"/>
+    <w:rsid w:val="0039668F"/>
     <w:rsid w:val="003971C0"/>
     <w:rsid w:val="003A2A28"/>
     <w:rsid w:val="003A2B0C"/>
     <w:rsid w:val="003A460E"/>
     <w:rsid w:val="003A6777"/>
     <w:rsid w:val="003B0E44"/>
+    <w:rsid w:val="003B61D8"/>
     <w:rsid w:val="003B6D02"/>
     <w:rsid w:val="003C1DEA"/>
+    <w:rsid w:val="003D1FC7"/>
     <w:rsid w:val="003D6952"/>
     <w:rsid w:val="003E1D69"/>
+    <w:rsid w:val="003E2339"/>
     <w:rsid w:val="003E5AF4"/>
     <w:rsid w:val="003F319F"/>
+    <w:rsid w:val="003F7CEA"/>
+    <w:rsid w:val="00401E20"/>
     <w:rsid w:val="00402622"/>
+    <w:rsid w:val="004028F5"/>
     <w:rsid w:val="00402C0F"/>
     <w:rsid w:val="0040322B"/>
     <w:rsid w:val="00403561"/>
+    <w:rsid w:val="004035C6"/>
+    <w:rsid w:val="00404A59"/>
+    <w:rsid w:val="00406AFD"/>
     <w:rsid w:val="004148BE"/>
     <w:rsid w:val="0041600B"/>
     <w:rsid w:val="00427DE0"/>
     <w:rsid w:val="004306A7"/>
     <w:rsid w:val="00445E83"/>
     <w:rsid w:val="00450BBE"/>
     <w:rsid w:val="004538E0"/>
     <w:rsid w:val="00454C7A"/>
     <w:rsid w:val="00456F27"/>
     <w:rsid w:val="00474117"/>
     <w:rsid w:val="00476161"/>
     <w:rsid w:val="00483426"/>
     <w:rsid w:val="00486933"/>
     <w:rsid w:val="004870F0"/>
+    <w:rsid w:val="00487524"/>
     <w:rsid w:val="004967CB"/>
     <w:rsid w:val="004A2904"/>
     <w:rsid w:val="004A4D42"/>
     <w:rsid w:val="004A6894"/>
     <w:rsid w:val="004B086F"/>
     <w:rsid w:val="004B7C25"/>
-    <w:rsid w:val="004C5A2D"/>
     <w:rsid w:val="004D29DE"/>
+    <w:rsid w:val="004D5644"/>
+    <w:rsid w:val="004D6450"/>
     <w:rsid w:val="004D78E5"/>
     <w:rsid w:val="005020B9"/>
     <w:rsid w:val="00507F1D"/>
     <w:rsid w:val="0051086A"/>
+    <w:rsid w:val="00512952"/>
     <w:rsid w:val="005130A3"/>
     <w:rsid w:val="00513575"/>
     <w:rsid w:val="00513FA9"/>
     <w:rsid w:val="00514E2F"/>
     <w:rsid w:val="00516C6B"/>
+    <w:rsid w:val="0051730A"/>
     <w:rsid w:val="00522A82"/>
     <w:rsid w:val="00526816"/>
     <w:rsid w:val="00526BF4"/>
     <w:rsid w:val="005348AD"/>
+    <w:rsid w:val="0053549D"/>
+    <w:rsid w:val="0055148E"/>
+    <w:rsid w:val="00553387"/>
     <w:rsid w:val="0055450F"/>
     <w:rsid w:val="00554832"/>
     <w:rsid w:val="00557941"/>
+    <w:rsid w:val="005615A5"/>
     <w:rsid w:val="00564D38"/>
     <w:rsid w:val="00566D85"/>
     <w:rsid w:val="00572381"/>
+    <w:rsid w:val="0057495D"/>
     <w:rsid w:val="005757C4"/>
     <w:rsid w:val="005771DB"/>
     <w:rsid w:val="00580972"/>
     <w:rsid w:val="00585E07"/>
     <w:rsid w:val="00596DFC"/>
     <w:rsid w:val="005A1075"/>
     <w:rsid w:val="005A4AE5"/>
     <w:rsid w:val="005B2A75"/>
     <w:rsid w:val="005C3352"/>
     <w:rsid w:val="005C7303"/>
     <w:rsid w:val="005D43FE"/>
     <w:rsid w:val="005E74F5"/>
+    <w:rsid w:val="005E7828"/>
     <w:rsid w:val="005F01B3"/>
     <w:rsid w:val="005F2A8B"/>
     <w:rsid w:val="006035DF"/>
+    <w:rsid w:val="006051A3"/>
     <w:rsid w:val="00605421"/>
     <w:rsid w:val="00613E53"/>
     <w:rsid w:val="00616920"/>
     <w:rsid w:val="00620012"/>
     <w:rsid w:val="00620288"/>
     <w:rsid w:val="006240D4"/>
     <w:rsid w:val="0062504F"/>
     <w:rsid w:val="006269FB"/>
     <w:rsid w:val="00630771"/>
     <w:rsid w:val="00635219"/>
+    <w:rsid w:val="0067206F"/>
     <w:rsid w:val="00684409"/>
     <w:rsid w:val="00685253"/>
+    <w:rsid w:val="00685F84"/>
     <w:rsid w:val="006902D2"/>
+    <w:rsid w:val="006B0BFD"/>
     <w:rsid w:val="006B33D4"/>
     <w:rsid w:val="006B57F1"/>
     <w:rsid w:val="006C72AB"/>
     <w:rsid w:val="006D07D1"/>
+    <w:rsid w:val="006D4DD6"/>
     <w:rsid w:val="006D672E"/>
     <w:rsid w:val="006E10F7"/>
     <w:rsid w:val="006F098B"/>
+    <w:rsid w:val="006F1CB0"/>
     <w:rsid w:val="006F205F"/>
     <w:rsid w:val="006F4E34"/>
     <w:rsid w:val="00705782"/>
     <w:rsid w:val="00710051"/>
     <w:rsid w:val="00711100"/>
     <w:rsid w:val="00714C26"/>
     <w:rsid w:val="00726627"/>
+    <w:rsid w:val="0072717C"/>
     <w:rsid w:val="00732BC1"/>
     <w:rsid w:val="007366F7"/>
     <w:rsid w:val="007367A3"/>
     <w:rsid w:val="00740AFE"/>
     <w:rsid w:val="00740B8D"/>
     <w:rsid w:val="00743B50"/>
     <w:rsid w:val="00746A4B"/>
     <w:rsid w:val="00746CF3"/>
     <w:rsid w:val="00763856"/>
     <w:rsid w:val="00766C38"/>
     <w:rsid w:val="00777D2B"/>
     <w:rsid w:val="0079757D"/>
     <w:rsid w:val="007A0727"/>
     <w:rsid w:val="007A63E5"/>
     <w:rsid w:val="007B2E03"/>
     <w:rsid w:val="007C58D8"/>
     <w:rsid w:val="007D10E0"/>
+    <w:rsid w:val="007D5AA1"/>
     <w:rsid w:val="007E13DF"/>
     <w:rsid w:val="007E5460"/>
+    <w:rsid w:val="008053FF"/>
     <w:rsid w:val="00806732"/>
     <w:rsid w:val="00814E2F"/>
     <w:rsid w:val="00816ABD"/>
     <w:rsid w:val="00820A1C"/>
     <w:rsid w:val="008257F0"/>
     <w:rsid w:val="00825DB2"/>
     <w:rsid w:val="008316EE"/>
     <w:rsid w:val="00833438"/>
     <w:rsid w:val="00834929"/>
     <w:rsid w:val="00834E0F"/>
     <w:rsid w:val="008413F2"/>
     <w:rsid w:val="00843BDB"/>
     <w:rsid w:val="00851469"/>
     <w:rsid w:val="0085276C"/>
     <w:rsid w:val="008623B4"/>
+    <w:rsid w:val="00866F90"/>
     <w:rsid w:val="0087041D"/>
     <w:rsid w:val="00872D91"/>
     <w:rsid w:val="00873F6D"/>
     <w:rsid w:val="00874A73"/>
+    <w:rsid w:val="00874CDD"/>
     <w:rsid w:val="00882B17"/>
     <w:rsid w:val="00883A4D"/>
     <w:rsid w:val="00883C78"/>
     <w:rsid w:val="0088713B"/>
+    <w:rsid w:val="0088776C"/>
+    <w:rsid w:val="00890A06"/>
     <w:rsid w:val="00894583"/>
     <w:rsid w:val="00896AF0"/>
     <w:rsid w:val="008B083E"/>
     <w:rsid w:val="008B0AA8"/>
     <w:rsid w:val="008B10AD"/>
     <w:rsid w:val="008B1273"/>
     <w:rsid w:val="008B4902"/>
     <w:rsid w:val="008B7259"/>
     <w:rsid w:val="008C4FE5"/>
     <w:rsid w:val="008D2200"/>
     <w:rsid w:val="008D5B03"/>
+    <w:rsid w:val="008D6695"/>
     <w:rsid w:val="008E198C"/>
+    <w:rsid w:val="008E6415"/>
     <w:rsid w:val="008F3B98"/>
     <w:rsid w:val="008F74B5"/>
     <w:rsid w:val="00902596"/>
     <w:rsid w:val="009039B5"/>
     <w:rsid w:val="00904728"/>
     <w:rsid w:val="00906A35"/>
     <w:rsid w:val="009234EF"/>
     <w:rsid w:val="009414ED"/>
     <w:rsid w:val="00943662"/>
     <w:rsid w:val="00944E65"/>
     <w:rsid w:val="00945C4C"/>
     <w:rsid w:val="00947F49"/>
     <w:rsid w:val="009503D8"/>
     <w:rsid w:val="00954719"/>
     <w:rsid w:val="009562F6"/>
     <w:rsid w:val="00956717"/>
     <w:rsid w:val="00957DAA"/>
     <w:rsid w:val="00962D55"/>
     <w:rsid w:val="009741A7"/>
     <w:rsid w:val="009775DB"/>
     <w:rsid w:val="00983E47"/>
     <w:rsid w:val="00997649"/>
     <w:rsid w:val="009A112B"/>
     <w:rsid w:val="009A19D8"/>
     <w:rsid w:val="009A236D"/>
+    <w:rsid w:val="009A78BD"/>
     <w:rsid w:val="009B23E4"/>
     <w:rsid w:val="009B2700"/>
     <w:rsid w:val="009B44B3"/>
     <w:rsid w:val="009B6956"/>
     <w:rsid w:val="009C5D37"/>
     <w:rsid w:val="009D395B"/>
     <w:rsid w:val="009D73FD"/>
     <w:rsid w:val="009D75C4"/>
     <w:rsid w:val="009E79AD"/>
     <w:rsid w:val="009F3B77"/>
     <w:rsid w:val="009F4B21"/>
     <w:rsid w:val="009F561C"/>
     <w:rsid w:val="009F647B"/>
     <w:rsid w:val="00A05BAA"/>
     <w:rsid w:val="00A11946"/>
     <w:rsid w:val="00A169A3"/>
+    <w:rsid w:val="00A25591"/>
     <w:rsid w:val="00A2634A"/>
+    <w:rsid w:val="00A327A2"/>
     <w:rsid w:val="00A4230D"/>
     <w:rsid w:val="00A42BE8"/>
     <w:rsid w:val="00A4586F"/>
     <w:rsid w:val="00A47A53"/>
     <w:rsid w:val="00A51942"/>
     <w:rsid w:val="00A51BD2"/>
     <w:rsid w:val="00A60C74"/>
     <w:rsid w:val="00A73944"/>
+    <w:rsid w:val="00A74615"/>
     <w:rsid w:val="00A75AAD"/>
     <w:rsid w:val="00A8435C"/>
     <w:rsid w:val="00A8647D"/>
     <w:rsid w:val="00A960BB"/>
+    <w:rsid w:val="00A96CCC"/>
     <w:rsid w:val="00AA0F7B"/>
     <w:rsid w:val="00AA1DE0"/>
     <w:rsid w:val="00AA6064"/>
     <w:rsid w:val="00AC67D9"/>
     <w:rsid w:val="00AD00E0"/>
     <w:rsid w:val="00AD3ADD"/>
+    <w:rsid w:val="00AD7DEE"/>
     <w:rsid w:val="00AE155E"/>
     <w:rsid w:val="00AE49D8"/>
+    <w:rsid w:val="00B03685"/>
     <w:rsid w:val="00B1118E"/>
     <w:rsid w:val="00B118FF"/>
     <w:rsid w:val="00B12457"/>
     <w:rsid w:val="00B250D8"/>
     <w:rsid w:val="00B26035"/>
     <w:rsid w:val="00B271CD"/>
+    <w:rsid w:val="00B37DDB"/>
     <w:rsid w:val="00B40E33"/>
     <w:rsid w:val="00B45E7F"/>
+    <w:rsid w:val="00B51590"/>
     <w:rsid w:val="00B52520"/>
     <w:rsid w:val="00B547E2"/>
     <w:rsid w:val="00B54A8B"/>
     <w:rsid w:val="00B5509E"/>
     <w:rsid w:val="00B60817"/>
     <w:rsid w:val="00B70B11"/>
     <w:rsid w:val="00B81D84"/>
     <w:rsid w:val="00B85031"/>
+    <w:rsid w:val="00B90E39"/>
     <w:rsid w:val="00B92370"/>
     <w:rsid w:val="00B9241B"/>
     <w:rsid w:val="00B9443C"/>
     <w:rsid w:val="00B95C98"/>
     <w:rsid w:val="00BA1999"/>
     <w:rsid w:val="00BA6111"/>
     <w:rsid w:val="00BA7BFE"/>
     <w:rsid w:val="00BC1D79"/>
     <w:rsid w:val="00BC2914"/>
+    <w:rsid w:val="00BC40F5"/>
     <w:rsid w:val="00BC5244"/>
     <w:rsid w:val="00BD6479"/>
     <w:rsid w:val="00BE7CF0"/>
     <w:rsid w:val="00BF36F9"/>
+    <w:rsid w:val="00BF43DE"/>
     <w:rsid w:val="00BF49D7"/>
+    <w:rsid w:val="00BF5627"/>
     <w:rsid w:val="00C04FC0"/>
     <w:rsid w:val="00C2041C"/>
     <w:rsid w:val="00C22C55"/>
     <w:rsid w:val="00C40FA0"/>
     <w:rsid w:val="00C53774"/>
     <w:rsid w:val="00C54A8A"/>
     <w:rsid w:val="00C613B8"/>
     <w:rsid w:val="00C62229"/>
     <w:rsid w:val="00C711F2"/>
     <w:rsid w:val="00C9223D"/>
     <w:rsid w:val="00C94B4A"/>
     <w:rsid w:val="00C95296"/>
     <w:rsid w:val="00C96D82"/>
     <w:rsid w:val="00CA1356"/>
+    <w:rsid w:val="00CA4FAC"/>
     <w:rsid w:val="00CB14EC"/>
+    <w:rsid w:val="00CB66B8"/>
     <w:rsid w:val="00CC1AFA"/>
     <w:rsid w:val="00CC3AAB"/>
     <w:rsid w:val="00CC3CAC"/>
+    <w:rsid w:val="00CC3FB3"/>
     <w:rsid w:val="00CC58DD"/>
     <w:rsid w:val="00CC6DF6"/>
     <w:rsid w:val="00CD03A2"/>
     <w:rsid w:val="00CD0E50"/>
     <w:rsid w:val="00CD3379"/>
     <w:rsid w:val="00CD79EA"/>
     <w:rsid w:val="00CD7A00"/>
     <w:rsid w:val="00CD7CB5"/>
     <w:rsid w:val="00CE001B"/>
     <w:rsid w:val="00CE7B4D"/>
     <w:rsid w:val="00CF1173"/>
     <w:rsid w:val="00CF1FB0"/>
+    <w:rsid w:val="00CF6879"/>
     <w:rsid w:val="00CF6CDA"/>
     <w:rsid w:val="00D272C1"/>
     <w:rsid w:val="00D30730"/>
+    <w:rsid w:val="00D3229E"/>
     <w:rsid w:val="00D3375A"/>
     <w:rsid w:val="00D37D29"/>
     <w:rsid w:val="00D46AFB"/>
+    <w:rsid w:val="00D512E7"/>
     <w:rsid w:val="00D54AE7"/>
     <w:rsid w:val="00D60528"/>
     <w:rsid w:val="00D6064E"/>
     <w:rsid w:val="00D613E7"/>
     <w:rsid w:val="00D74600"/>
     <w:rsid w:val="00D74CF7"/>
+    <w:rsid w:val="00D77C2D"/>
     <w:rsid w:val="00D8529C"/>
     <w:rsid w:val="00D877B2"/>
+    <w:rsid w:val="00D91880"/>
     <w:rsid w:val="00D93EA8"/>
     <w:rsid w:val="00D97938"/>
     <w:rsid w:val="00D97EB8"/>
     <w:rsid w:val="00DA3C74"/>
     <w:rsid w:val="00DA512B"/>
     <w:rsid w:val="00DA6BB9"/>
+    <w:rsid w:val="00DA751C"/>
     <w:rsid w:val="00DB0CA0"/>
     <w:rsid w:val="00DB4704"/>
     <w:rsid w:val="00DB51DA"/>
     <w:rsid w:val="00DB5D7F"/>
     <w:rsid w:val="00DC28BA"/>
+    <w:rsid w:val="00DC294A"/>
+    <w:rsid w:val="00DC4854"/>
     <w:rsid w:val="00DD0350"/>
     <w:rsid w:val="00DD137A"/>
     <w:rsid w:val="00DD6329"/>
     <w:rsid w:val="00DD749C"/>
     <w:rsid w:val="00DE3B90"/>
     <w:rsid w:val="00DE7E2A"/>
     <w:rsid w:val="00DF1CBA"/>
     <w:rsid w:val="00E01708"/>
     <w:rsid w:val="00E041A4"/>
+    <w:rsid w:val="00E06701"/>
     <w:rsid w:val="00E072DD"/>
     <w:rsid w:val="00E10069"/>
     <w:rsid w:val="00E10217"/>
     <w:rsid w:val="00E1109F"/>
     <w:rsid w:val="00E13007"/>
     <w:rsid w:val="00E137AA"/>
     <w:rsid w:val="00E15E6C"/>
     <w:rsid w:val="00E16417"/>
+    <w:rsid w:val="00E221BF"/>
     <w:rsid w:val="00E360E2"/>
     <w:rsid w:val="00E4330A"/>
     <w:rsid w:val="00E443AC"/>
     <w:rsid w:val="00E47048"/>
     <w:rsid w:val="00E564FD"/>
+    <w:rsid w:val="00E56C6C"/>
+    <w:rsid w:val="00E575C2"/>
     <w:rsid w:val="00E7176C"/>
     <w:rsid w:val="00E94F0D"/>
     <w:rsid w:val="00E97554"/>
+    <w:rsid w:val="00E97C77"/>
+    <w:rsid w:val="00EA0A7D"/>
+    <w:rsid w:val="00EA2DB2"/>
     <w:rsid w:val="00EA782D"/>
+    <w:rsid w:val="00EB122D"/>
     <w:rsid w:val="00EB64D8"/>
     <w:rsid w:val="00EB78DE"/>
     <w:rsid w:val="00EC4417"/>
     <w:rsid w:val="00EC75A8"/>
     <w:rsid w:val="00ED39F0"/>
-    <w:rsid w:val="00ED3C25"/>
     <w:rsid w:val="00EE5533"/>
     <w:rsid w:val="00EE65A7"/>
     <w:rsid w:val="00EF0A01"/>
     <w:rsid w:val="00EF2ACF"/>
     <w:rsid w:val="00EF4047"/>
     <w:rsid w:val="00F07C2F"/>
+    <w:rsid w:val="00F35FCF"/>
     <w:rsid w:val="00F366E3"/>
     <w:rsid w:val="00F428AF"/>
     <w:rsid w:val="00F42972"/>
     <w:rsid w:val="00F42DC6"/>
     <w:rsid w:val="00F45A18"/>
     <w:rsid w:val="00F8013A"/>
+    <w:rsid w:val="00F81EF1"/>
     <w:rsid w:val="00F82169"/>
     <w:rsid w:val="00F8373F"/>
     <w:rsid w:val="00F83BD8"/>
     <w:rsid w:val="00F83E68"/>
     <w:rsid w:val="00F948AB"/>
     <w:rsid w:val="00FA4794"/>
     <w:rsid w:val="00FB0A66"/>
     <w:rsid w:val="00FB0FA9"/>
     <w:rsid w:val="00FB2066"/>
     <w:rsid w:val="00FB21A8"/>
     <w:rsid w:val="00FB3D49"/>
     <w:rsid w:val="00FC0B4A"/>
     <w:rsid w:val="00FC54DA"/>
     <w:rsid w:val="00FC7E68"/>
     <w:rsid w:val="00FD1185"/>
     <w:rsid w:val="00FD2430"/>
     <w:rsid w:val="00FD317E"/>
     <w:rsid w:val="00FD77CC"/>
+    <w:rsid w:val="00FE326F"/>
     <w:rsid w:val="00FF5BF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7D964F5E-47D7-4DD1-BD0D-A85C8C32DFFF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -22945,50 +17738,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -23156,51 +17953,51 @@
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C1DEA"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="純文字 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ad"/>
     <w:semiHidden/>
     <w:rsid w:val="003C1DEA"/>
     <w:rPr>
       <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="324165724">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="781844683">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -23231,51 +18028,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2075346218">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccf.org.tw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccf.org.tw" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccf.org.tw" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccf.org.tw" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccf.org.tw" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccf.org.tw" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -23504,67 +18301,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C0C5447-F5C6-4C6E-AC14-C3A97AD5E0B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEFE726A-B779-4167-AEDF-74C1CCFAD7BB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7348</Characters>
+  <Pages>3</Pages>
+  <Words>921</Words>
+  <Characters>5256</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8620</CharactersWithSpaces>
+  <CharactersWithSpaces>6165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>fhsiehwc</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>