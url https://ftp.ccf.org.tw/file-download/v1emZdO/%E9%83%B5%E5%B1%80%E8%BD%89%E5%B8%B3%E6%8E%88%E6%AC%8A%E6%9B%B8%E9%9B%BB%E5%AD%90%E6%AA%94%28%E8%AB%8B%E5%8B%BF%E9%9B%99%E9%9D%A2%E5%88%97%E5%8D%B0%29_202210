--- v0 (2026-03-31)
+++ v1 (2026-08-05)
@@ -3,68 +3,67 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00EF2F4D" w:rsidRPr="00560A1C" w:rsidRDefault="00BE6FAF" w:rsidP="008C2D6B">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="420" w:lineRule="atLeast"/>
         <w:ind w:rightChars="325" w:right="780"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:position w:val="12"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00864F56" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:position w:val="12"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>財團法人台灣兒童暨家庭扶助基金會</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2431" w:type="dxa"/>
         <w:tblInd w:w="7094" w:type="dxa"/>
@@ -74,73 +73,76 @@
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="305"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EF2F4D" w:rsidRPr="00EF2F4D" w:rsidTr="007708E6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
+          <w:bookmarkEnd w:id="0"/>
           <w:p w:rsidR="00EF2F4D" w:rsidRPr="007708E6" w:rsidRDefault="00EF2F4D" w:rsidP="007708E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="31"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007708E6">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>委託機構代號</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00EF2F4D" w:rsidRPr="007708E6" w:rsidRDefault="00EF2F4D" w:rsidP="007708E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="46"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -356,51 +358,65 @@
       </w:r>
       <w:r w:rsidR="008A3462" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B9695F" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B9695F" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>費用</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>；惟帳戶餘額不足支付帳款時，則不予轉帳。</w:t>
+        <w:t>；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>帳戶餘額不足支付帳款時，則不予轉帳。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EC5A61" w:rsidRPr="00560A1C" w:rsidRDefault="00E83F25" w:rsidP="002634AF">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="420" w:lineRule="atLeast"/>
         <w:ind w:rightChars="-158" w:right="-379" w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="標楷體" w:hAnsi="新細明體" w:cs="細明體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="標楷體" w:hAnsi="新細明體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>郵局</w:t>
       </w:r>
       <w:r w:rsidR="00EC5A61" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="標楷體" w:hAnsi="新細明體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>如因</w:t>
       </w:r>
@@ -424,67 +440,83 @@
       </w:r>
       <w:r w:rsidR="00EC5A61" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="標楷體" w:hAnsi="新細明體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>完成轉帳作業時，郵局得順延至前開障礙事由排除後始進行轉帳作業，因而所致之遲延或損失，授權人同意免除郵局之一切責任。但該障礙事由係郵局之故意或重大過失所致者，不在此限。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008F0A8C" w:rsidRPr="00560A1C" w:rsidRDefault="0029373A" w:rsidP="002634AF">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="420" w:lineRule="atLeast"/>
         <w:ind w:leftChars="-1" w:left="-2" w:rightChars="-149" w:right="-358" w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>授權人同意於郵局轉帳金額與應繳帳款不符時，自行</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00306BB3" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>洽</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00864F56" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財團法人台灣兒童暨家庭扶助基金會</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>查詢釐清</w:t>
+        <w:t>查詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>清</w:t>
       </w:r>
       <w:r w:rsidR="00A01CAC" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及辦理補、退款等事宜，且授權書上屬於</w:t>
       </w:r>
       <w:r w:rsidR="00864F56" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財團法人台灣兒童暨家庭扶助基金會</w:t>
       </w:r>
       <w:r w:rsidR="00A01CAC" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與授權人間權利義務之約定事項與郵局無關者，概</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>與郵局無涉。</w:t>
       </w:r>
@@ -506,59 +538,68 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>本授權書簽訂完成後，其效力不受</w:t>
       </w:r>
       <w:r w:rsidR="00B9695F" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>帳戶所有人</w:t>
       </w:r>
       <w:r w:rsidR="00075C10" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>原留</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>印鑑變更影響；原</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B9695F" w:rsidRPr="00560A1C">
+        <w:t>印鑑變更影響；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>原</w:t>
+      </w:r>
+      <w:r w:rsidR="00B9695F" w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>扣款</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>帳戶辦理轉移者，將自動由新帳戶繼續扣款。授權人欲</w:t>
       </w:r>
       <w:r w:rsidR="00CA4FB7" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>終止轉帳</w:t>
       </w:r>
       <w:r w:rsidR="00A73722" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>扣款時，</w:t>
       </w:r>
       <w:r w:rsidR="00DC1AC6" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -902,55 +943,63 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>存簿</w:t>
             </w:r>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>帳號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0008730F" w:rsidRPr="00006527" w:rsidRDefault="00B417B7" w:rsidP="004B6718">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00006527">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>局號：</w:t>
+              <w:t>局號</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00006527">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0008730F" w:rsidRPr="00006527" w:rsidRDefault="00B417B7" w:rsidP="004B6718">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006527">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>帳號：</w:t>
             </w:r>
             <w:r w:rsidR="004B6718" w:rsidRPr="00006527">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1410,59 +1459,77 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>用戶編號：</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009354E0" w:rsidRPr="00560A1C" w:rsidRDefault="009354E0" w:rsidP="003A4242">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:rightChars="165" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>本授權書</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00562123" w:rsidRPr="00560A1C">
+              <w:t>本</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>確由帳戶所有人</w:t>
+              <w:t>授權書</w:t>
+            </w:r>
+            <w:r w:rsidR="00562123" w:rsidRPr="00560A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>確由</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00562123" w:rsidRPr="00560A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>帳戶所有人</w:t>
             </w:r>
             <w:r w:rsidR="00CA4FB7" w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>填具</w:t>
             </w:r>
             <w:r w:rsidR="002C4401" w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>（未成年人已取得法定代理人同意），</w:t>
             </w:r>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>且內容（印鑑除外）確認無誤。</w:t>
             </w:r>
@@ -1557,56 +1624,58 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="004A7CB2" w:rsidRPr="00560A1C" w:rsidTr="002634AF">
         <w:trPr>
           <w:trHeight w:val="1535"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005119D8" w:rsidRPr="00560A1C" w:rsidRDefault="004A7CB2" w:rsidP="005119D8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>郵</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="004A7CB2" w:rsidRPr="00560A1C" w:rsidRDefault="004A7CB2" w:rsidP="005119D8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>局</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004A7CB2" w:rsidRPr="00560A1C" w:rsidRDefault="004A7CB2" w:rsidP="00B34AEA">
             <w:pPr>
               <w:spacing w:beforeLines="25" w:before="90"/>
               <w:jc w:val="both"/>
@@ -2193,51 +2262,73 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A7A10" w:rsidRPr="00560A1C" w:rsidRDefault="007A7A10" w:rsidP="00710072">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>(第一次捐款者或不知編號者;此欄請空白不用填)</w:t>
+              <w:t>(第一次捐款者或不知編號者;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00560A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>此欄請空白</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00560A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>不用填)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1768" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A7A10" w:rsidRPr="00560A1C" w:rsidRDefault="007A7A10" w:rsidP="007A7A10">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
@@ -2474,177 +2565,185 @@
             <w:tcW w:w="417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A7A10" w:rsidRPr="00560A1C" w:rsidRDefault="007A7A10" w:rsidP="00710072">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>月扣</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A7A10" w:rsidRPr="00560A1C" w:rsidRDefault="007A7A10" w:rsidP="00710072">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>季扣</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A7A10" w:rsidRPr="00560A1C" w:rsidRDefault="007A7A10" w:rsidP="00710072">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>半年扣</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="517" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A7A10" w:rsidRPr="00560A1C" w:rsidRDefault="007A7A10" w:rsidP="00710072">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>年扣</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1052" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A7A10" w:rsidRPr="00560A1C" w:rsidRDefault="007A7A10" w:rsidP="00710072">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4211,93 +4310,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>□認養國外兒童_____名，每名每月</w:t>
             </w:r>
             <w:r w:rsidR="00A421A9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80F6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>700元，□國家不拘，□國家：________________________________；□英文信</w:t>
-[...41 lines deleted...]
-              <w:t>(請務必勾選)。</w:t>
+              <w:t>700元，□國家不拘，□國家：________________________________。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CA69C0" w:rsidRPr="00CA69C0" w:rsidRDefault="00C72F95" w:rsidP="005B5D03">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0091178F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00CA69C0" w:rsidRPr="00CA69C0">
@@ -4309,127 +4366,173 @@
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>認養國外「社區認養」方案_____份，每份每月700元，□國家不拘，□國家：__________ (「社區認養」的認養對象為整體社區或學校，非特定兒童)。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C72F95" w:rsidRPr="00C80F6F" w:rsidRDefault="00C72F95" w:rsidP="005B5D03">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C80F6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>□願成為捐款人□助養費(每月</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A421A9">
+              <w:t>□願成為捐款人□</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C80F6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>$</w:t>
-            </w:r>
+              <w:t>助養費</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C80F6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>300元) ，□兒保之友(每月</w:t>
+              <w:t>(每月</w:t>
             </w:r>
             <w:r w:rsidR="00A421A9">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
               <w:t>$</w:t>
             </w:r>
             <w:r w:rsidRPr="00C80F6F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
+              <w:t>300元) ，□兒保之友(每月</w:t>
+            </w:r>
+            <w:r w:rsidR="00A421A9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C80F6F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
               <w:t>500元)，□不指定捐款用途(不限金額)，□其他捐款：用途：_________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="007A7A10" w:rsidRPr="00560A1C" w:rsidRDefault="000905A5" w:rsidP="005B5D03">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000905A5">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>★</w:t>
             </w:r>
             <w:r w:rsidR="0015757B" w:rsidRPr="0004740D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>若您已是認養人，本會在轉帳前會先查詢您的認養費款項是否已繳足，若已繳足，則當月不會再轉帳;若不足，則當月一起補轉。</w:t>
+              <w:t>若您已是認養人，本會在轉帳前會先查詢您的認養費款項是否已繳足，若已繳足，則當月不會再轉帳;若不足，則當月</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0015757B" w:rsidRPr="0004740D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>一起補轉</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0015757B" w:rsidRPr="0004740D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D42D9C" w:rsidRPr="00560A1C" w:rsidTr="001258E5">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5218" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="002D3453" w:rsidRPr="006F4E34" w:rsidRDefault="002D3453" w:rsidP="002D3453">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
@@ -4848,86 +4951,174 @@
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>★</w:t>
             </w:r>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>國內增加禮金請於1個月前通知，國內三節固定在１月５月８月扣款</w:t>
+              <w:t>國內增加禮金請於1個月前通知，國內三節固定在</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B45E7F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>１</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B45E7F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B45E7F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>５</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B45E7F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>月</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B45E7F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>８月扣</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B45E7F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>款</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D42D9C" w:rsidRPr="00560A1C" w:rsidRDefault="002D3453" w:rsidP="002D3453">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>★</w:t>
             </w:r>
             <w:r w:rsidRPr="00B45E7F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>國外增加禮金請於３個月前通知，國外聖誔及新年禮金固定在１０月扣款</w:t>
+              <w:t>國外增加禮金請於３個月前通知，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B45E7F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>國外聖</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B45E7F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>誔及新年禮金固定在１０月扣款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D42D9C" w:rsidRPr="00BA7BFE" w:rsidRDefault="00D42D9C" w:rsidP="00C74F9A">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
@@ -4983,60 +5174,62 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="00D42D9C" w:rsidRPr="00560A1C" w:rsidRDefault="00D42D9C" w:rsidP="00C74F9A">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">    (</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>未勾選</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>，視同公開捐助資訊</w:t>
             </w:r>
             <w:r w:rsidRPr="00BA7BFE">
               <w:rPr>
                 <w:rFonts w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -5084,51 +5277,67 @@
           <w:tcPr>
             <w:tcW w:w="4988" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00D42D9C" w:rsidRPr="00C72F95" w:rsidRDefault="00D42D9C" w:rsidP="00D42D9C">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>★若您未勾選以下選項</w:t>
+              <w:t>★若</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>您未勾選</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>以下選項</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>本會將主動</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
@@ -5183,52 +5392,61 @@
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> 不需要紙本刊物．</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D42D9C" w:rsidRPr="00C72F95" w:rsidRDefault="00D42D9C" w:rsidP="00D42D9C">
             <w:pPr>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>  □ 不需要電子報及扶幼</w:t>
-            </w:r>
+              <w:t>  □ 不需要</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C72F95">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>電子報及扶幼</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00C72F95">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>季刊．</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00D42D9C" w:rsidRPr="00560A1C" w:rsidRDefault="00D42D9C" w:rsidP="00D42D9C">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="18"/>
@@ -5263,102 +5481,151 @@
             <w:gridSpan w:val="11"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="007A7A10" w:rsidRPr="001B2CED" w:rsidRDefault="007A7A10" w:rsidP="005B2243">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="160" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B2CED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>註：1.授權書填妥後</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C5716" w:rsidRPr="001B2CED">
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B2CED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>請全部寄回本會</w:t>
-            </w:r>
+              <w:t>：1.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="001B2CED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
+              <w:t>授權書填妥</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>後</w:t>
+            </w:r>
+            <w:r w:rsidR="007C5716" w:rsidRPr="001B2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>請全部寄回本會</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidR="000B6991" w:rsidRPr="001B2CED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>403965</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="000B6991" w:rsidRPr="001B2CED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t>臺中英才郵局第</w:t>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000B6991" w:rsidRPr="001B2CED">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t>中英才郵局第</w:t>
             </w:r>
             <w:r w:rsidR="000B6991" w:rsidRPr="001B2CED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
             <w:r w:rsidR="000B6991" w:rsidRPr="001B2CED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>號信箱</w:t>
             </w:r>
             <w:r w:rsidRPr="001B2CED">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -5964,55 +6231,63 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>存簿</w:t>
             </w:r>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>帳號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C763D7" w:rsidRPr="00006527" w:rsidRDefault="00C763D7" w:rsidP="004B6718">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00006527">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>局號：</w:t>
+              <w:t>局號</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00006527">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="004B6718" w:rsidRPr="00006527">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00C763D7" w:rsidRPr="00006527" w:rsidRDefault="00C763D7" w:rsidP="004B6718">
             <w:pPr>
               <w:spacing w:line="380" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00006527">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>帳號：</w:t>
@@ -6478,51 +6753,69 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>用戶編號：</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B40730" w:rsidRPr="00560A1C" w:rsidRDefault="00B40730" w:rsidP="00C9385F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:rightChars="165" w:right="396"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>本授權書確由帳戶所有人填具（未成年人已取得法定代理人同意），且內容（印鑑除外）確認無誤。</w:t>
+              <w:t>本</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00560A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>授權書確由</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00560A1C">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>帳戶所有人填具（未成年人已取得法定代理人同意），且內容（印鑑除外）確認無誤。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B40730" w:rsidRPr="00560A1C" w:rsidRDefault="00B40730" w:rsidP="00C9385F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560A1C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>已確認授權資料建檔內容與授權書所填相符。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00B40730" w:rsidRPr="00560A1C" w:rsidRDefault="00B40730" w:rsidP="00D54D79">
@@ -6584,59 +6877,58 @@
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>聯：委託機構收執聯</w:t>
       </w:r>
       <w:r w:rsidR="003A5768" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>／</w:t>
       </w:r>
       <w:r w:rsidR="003A5768" w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>一式二聯（第二聯轉帳內容捐款單須單獨填寫）請全部寄回本會</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E0A5B" w:rsidRPr="00B4366C" w:rsidRDefault="00754517" w:rsidP="00265462">
+    <w:p w:rsidR="004E0A5B" w:rsidRPr="00770D28" w:rsidRDefault="00754517" w:rsidP="00265462">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:rightChars="-251" w:right="-602"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
@@ -6799,114 +7091,99 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00511DC1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00511DC1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00511DC1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B4366C" w:rsidRPr="00B4366C">
-[...54 lines deleted...]
-      <w:r w:rsidR="00B4366C" w:rsidRPr="00B4366C">
+      <w:r w:rsidR="00B4366C" w:rsidRPr="00770D28">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:caps/>
           <w:w w:val="110"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>子版</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67B2F" w:rsidRPr="00770D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:caps/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4366C" w:rsidRPr="00770D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:caps/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00107F6D" w:rsidRPr="00770D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:caps/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4366C" w:rsidRPr="00770D28">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:caps/>
+          <w:w w:val="110"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>電子版</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E0A5B" w:rsidRPr="00511DC1" w:rsidRDefault="004E0A5B" w:rsidP="008F0A8C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:rightChars="325" w:right="780"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004E0A5B" w:rsidRPr="00560A1C" w:rsidRDefault="004E0A5B" w:rsidP="008F0A8C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:rightChars="325" w:right="780"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="004E0A5B" w:rsidRPr="00560A1C" w:rsidRDefault="004E0A5B" w:rsidP="008F0A8C">
@@ -7090,69 +7367,80 @@
                                 <w:rStyle w:val="ab"/>
                                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>共</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BB0369">
                               <w:rPr>
                                 <w:rStyle w:val="ab"/>
                                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BB0369">
                               <w:rPr>
                                 <w:rStyle w:val="ab"/>
                                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>聯</w:t>
                             </w:r>
+                            <w:r w:rsidR="00020D96">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:caps/>
+                                <w:w w:val="110"/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>(勿雙面列印)</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="文字方塊 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:109.35pt;margin-top:0;width:183.25pt;height:22.6pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCersNYmgIAABMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVF2O0zAQfkfiDpbfu/kh3TbRpqv9oQhp&#10;+ZEWDuA6TmPh2MZ2mywrnpE4wPLMATgAB9o9B2On7ZYFJITIg2N7xp9n5vvGR8d9K9CaGcuVLHFy&#10;EGPEJFUVl8sSv30zH00xso7IigglWYmvmMXHs8ePjjpdsFQ1SlTMIACRtuh0iRvndBFFljasJfZA&#10;aSbBWCvTEgdLs4wqQzpAb0WUxvFh1ClTaaMosxZ2zwcjngX8umbUvapryxwSJYbYXBhNGBd+jGZH&#10;pFgaohtON2GQf4iiJVzCpTuoc+IIWhn+C1TLqVFW1e6AqjZSdc0pCzlANkn8IJvLhmgWcoHiWL0r&#10;k/1/sPTl+rVBvCpxipEkLVB0d/Pp9tuXu5vvt18/o9RXqNO2AMdLDa6uP1U9MB2ytfpC0XcWSXXW&#10;ELlkJ8aormGkgggTfzLaOzrgWA+y6F6oCq4iK6cCUF+b1pcPCoIAHZi62rHDeocobKZP0kk6GWNE&#10;wZZOJ3Ea6ItIsT2tjXXPmGqRn5TYAPsBnawvrPPRkGLr4i+zSvBqzoUIC7NcnAmD1gSUMg9fSOCB&#10;m5DeWSp/bEAcdiBIuMPbfLiB+es8SbP4NM1H88PpZJTNs/Eon8TTUZzkp/lhnOXZ+fyjDzDJioZX&#10;FZMXXLKtCpPs71je9MOgn6BD1JU4H6fjgaI/JhmH73dJttxBUwrelni6cyKFJ/aprCBtUjjCxTCP&#10;fg4/VBlqsP2HqgQZeOYHDbh+0QOK18ZCVVcgCKOAL2AdXhKYNMp8wKiDriyxfb8ihmEknksQVZ5k&#10;mW/jsMjGE5AAMvuWxb6FSApQJXYYDdMzN7T+Shu+bOCmQcZSnYAQax40ch/VRr7QeSGZzSvhW3t/&#10;Hbzu37LZDwAAAP//AwBQSwMEFAAGAAgAAAAhAL14dPDcAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81qwzAQhO+FvoPYQm+NbNM0xvU6lIJpwackfQDZkn+wtTKW4rhv3+2pPQ3LDDPf5sfNTmI1&#10;ix8cIcS7CIShxumBOoSvS/mUgvBBkVaTI4PwbTwci/u7XGXa3ehk1nPoBJeQzxRCH8KcSemb3ljl&#10;d242xF7rFqsCn0sn9aJuXG4nmUTRi7RqIF7o1Wzee9OM56tF+Kyask0q265hjO1YneqPsj0gPj5s&#10;b68ggtnCXxh+8RkdCmaq3ZW0FxNCEqcHjiLwR2zv030CokZ4ZpVFLv/zFz8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAnq7DWJoCAAATBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAvXh08NwAAAAHAQAADwAAAAAAAAAAAAAAAAD0BAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00BB0369" w:rsidRPr="00BB0369" w:rsidRDefault="00BB0369" w:rsidP="00BB0369">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BB0369">
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>第</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BB0369">
@@ -7231,50 +7519,61 @@
                           <w:rStyle w:val="ab"/>
                           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>共</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BB0369">
                         <w:rPr>
                           <w:rStyle w:val="ab"/>
                           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BB0369">
                         <w:rPr>
                           <w:rStyle w:val="ab"/>
                           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>聯</w:t>
                       </w:r>
+                      <w:r w:rsidR="00020D96">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:caps/>
+                          <w:w w:val="110"/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>(勿雙面列印)</w:t>
+                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="0078143F" w:rsidRPr="00560A1C" w:rsidRDefault="0078143F" w:rsidP="0078143F">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:ind w:rightChars="325" w:right="780"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7295,108 +7594,136 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:position w:val="12"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>財團法人台灣兒童暨家庭扶助基金會</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:position w:val="12"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>(此聯不用寄出,請自行留存參閱)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:position w:val="12"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>此聯不用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:position w:val="12"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>寄出,請自行留存參閱)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="2431" w:type="dxa"/>
         <w:tblInd w:w="7094" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="284"/>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="305"/>
       </w:tblGrid>
       <w:tr w:rsidR="007708E6" w:rsidRPr="007708E6" w:rsidTr="007708E6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00100196" w:rsidRPr="007708E6" w:rsidRDefault="00100196" w:rsidP="007708E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="31"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007708E6">
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>委託機構代號</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00100196" w:rsidRPr="007708E6" w:rsidRDefault="00100196" w:rsidP="007708E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="46"/>
               <w:ind w:left="113"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -7526,103 +7853,161 @@
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>授權郵局依照財團法人台灣兒童暨家庭扶助基金會提供之資料，自授權人在郵局開立之儲金帳戶以自動轉帳付款方式，交付</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">              捐款</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>費用；惟帳戶餘額不足支付帳款時，則不予轉帳。</w:t>
+        <w:t>費用；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>惟</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>帳戶餘額不足支付帳款時，則不予轉帳。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E0A5B" w:rsidRPr="00560A1C" w:rsidRDefault="004E0A5B" w:rsidP="00D60AF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:rightChars="-158" w:right="-379" w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="標楷體" w:hAnsi="新細明體" w:cs="細明體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="標楷體" w:hAnsi="新細明體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>郵局如因電腦系統故障、電腦設備故障、電信線路故障、停電、斷電、第三人之行為、不可抗力或其他不可歸責於郵局之事由致無法於約定日期完成轉帳作業時，郵局得順延至前開障礙事由排除後始進行轉帳作業，因而所致之遲延或損失，授權人同意免除郵局之一切責任。但該障礙事由係郵局之故意或重大過失所致者，不在此限。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E0A5B" w:rsidRPr="00560A1C" w:rsidRDefault="004E0A5B" w:rsidP="00D60AF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="-2" w:rightChars="-149" w:right="-358" w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>授權人同意於郵局轉帳金額與應繳帳款不符時，自行洽財團法人台灣兒童暨家庭扶助基金會查詢釐清及辦理補、退款等事宜，且授權書上屬於財團法人台灣兒童暨家庭扶助基金會與授權人間權利義務之約定事項與郵局無關者，概與郵局無涉。</w:t>
+        <w:t>授權人同意於郵局轉帳金額與應繳帳款不符時，自行</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>洽</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>財團法人台灣兒童暨家庭扶助基金會查詢</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>釐</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>清及辦理補、退款等事宜，且授權書上屬於財團法人台灣兒童暨家庭扶助基金會與授權人間權利義務之約定事項與郵局無關者，概與郵局無涉。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E0A5B" w:rsidRPr="00560A1C" w:rsidRDefault="004E0A5B" w:rsidP="00D60AF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="-1" w:left="-2" w:rightChars="-149" w:right="-358" w:firstLineChars="200" w:firstLine="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>本授權書簽訂完成後，其效力不受帳戶所有人原留印鑑變更影響；原扣款帳戶辦理轉移者，將自動由新帳戶繼續扣款。授權人欲終止轉帳</w:t>
+        <w:t>本授權書簽訂完成後，其效力不受帳戶所有人原留印鑑變更影響；</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>原扣款</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>帳戶辦理轉移者，將自動由新帳戶繼續扣款。授權人欲終止轉帳</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>扣款時，</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>應以書面方式向郵局或</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="細明體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>財團法人台灣兒童暨家庭扶助基金會辦妥終止授權手續。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F4093" w:rsidRPr="00560A1C" w:rsidRDefault="001F4093" w:rsidP="00D60AF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="340" w:lineRule="exact"/>
@@ -7677,85 +8062,113 @@
         <w:pStyle w:val="a4"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:rightChars="-133" w:right="-319"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>感謝您用「</w:t>
       </w:r>
       <w:r w:rsidR="00F816B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>郵局</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>定期捐款自動轉帳」方式進行捐款，有您的大力支持，我們將有更充份的資源，為更多的兒童做更完善的服務。在填這份授權書之前，請您詳閱下列事項。</w:t>
+        <w:t>定期捐款自動轉帳」方式進行捐款，有您的大力支持，我們將有更充份的資源，為更多的兒童做更完善的服務。</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>在填這份</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>授權書之前，請您詳閱下列事項。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F816B8" w:rsidRPr="00560A1C" w:rsidRDefault="00F816B8" w:rsidP="00D60AF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:rightChars="-133" w:right="-319"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001F4093" w:rsidRPr="00560A1C" w:rsidRDefault="001F4093" w:rsidP="00D60AF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:rightChars="325" w:right="780"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>核印及扣款每筆收取</w:t>
+        <w:t>核印及</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>扣款每筆</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>收取</w:t>
       </w:r>
       <w:r w:rsidR="00F816B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>元手續費，皆由本會負擔。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F4093" w:rsidRPr="00560A1C" w:rsidRDefault="001F4093" w:rsidP="00D60AF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:left="360" w:rightChars="325" w:right="780"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
@@ -7787,93 +8200,143 @@
         </w:rPr>
         <w:t>固定為每月1日</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>若1日扣不到款</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>則會在20日進行補扣</w:t>
-      </w:r>
+        <w:t>則會在20日</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>進行補扣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>但20日不能設為扣款基準日</w:t>
-      </w:r>
+        <w:t>但20日不能</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>設為扣款</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>基準日</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>若20日不補扣要取消者</w:t>
-      </w:r>
+        <w:t>若20日不</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>補扣要</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>取消者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>請於15日前通知</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
-        <w:t>，若補扣後</w:t>
+        <w:t>，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>若補扣</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        </w:rPr>
+        <w:t>後</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>要</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>取消認養或</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>捐款者</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
@@ -8056,107 +8519,139 @@
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a.</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>沒填身份證字號；</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>b.</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>使用水性原子筆、可擦拭原子筆填寫，無法順利覆寫至第２聯；</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F816B8">
+        <w:t>使用水性原子筆、可擦拭原子筆填寫，無法</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>順利覆</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00560A1C">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>寫至第２聯；</w:t>
+      </w:r>
+      <w:r w:rsidR="00F816B8">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>印章蓋的模糊不清楚；</w:t>
       </w:r>
       <w:r w:rsidR="00F816B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00560A1C">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>塗改處或</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9781F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>重覆描寫未蓋</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D27B0" w:rsidRPr="00C9781F">
+        <w:t>重覆描寫</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C9781F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>原留印鑑</w:t>
+        <w:t>未蓋</w:t>
+      </w:r>
+      <w:r w:rsidR="003D27B0" w:rsidRPr="00C9781F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>原留</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003D27B0" w:rsidRPr="00C9781F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>印鑑</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9781F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001F4093" w:rsidRPr="00C9781F" w:rsidRDefault="001F4093" w:rsidP="00D60AF7">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001F4093" w:rsidRDefault="001F4093" w:rsidP="00D60AF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
@@ -8182,51 +8677,65 @@
         </w:rPr>
         <w:t>最好</w:t>
       </w:r>
       <w:r w:rsidR="00955C21" w:rsidRPr="00C9781F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>請</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9781F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>重填或在塗改處蓋章或簽字（一式二聯皆要，視您目前要授權的</w:t>
       </w:r>
       <w:r w:rsidR="003D27B0" w:rsidRPr="00C9781F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>原留印鑑</w:t>
       </w:r>
       <w:r w:rsidRPr="00C9781F">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>為何），再全部寄回本會作業，請勿直接至郵局驗印，因本會需建檔批次送至郵局驗印才能轉帳，待作業完成，本會再寄送轉帳明細表給您，請您核對轉帳內容和保存轉帳明細，以利日後對帳和查詢用。</w:t>
+        <w:t>為何），再全部寄回本會作業，請勿直接至郵局驗印，因</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C9781F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>本會需建</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C9781F">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>檔批次送至郵局驗印才能轉帳，待作業完成，本會再寄送轉帳明細表給您，請您核對轉帳內容和保存轉帳明細，以利日後對帳和查詢用。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00EB01D6" w:rsidRDefault="00EB01D6" w:rsidP="00D60AF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:rightChars="-133" w:right="-319"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EB01D6" w:rsidRPr="00C9781F" w:rsidRDefault="00EB01D6" w:rsidP="00D60AF7">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:rightChars="-133" w:right="-319"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -8442,69 +8951,80 @@
                                 <w:rStyle w:val="ab"/>
                                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>共</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BB0369">
                               <w:rPr>
                                 <w:rStyle w:val="ab"/>
                                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00BB0369">
                               <w:rPr>
                                 <w:rStyle w:val="ab"/>
                                 <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>聯</w:t>
                             </w:r>
+                            <w:r w:rsidR="00020D96">
+                              <w:rPr>
+                                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                                <w:caps/>
+                                <w:w w:val="110"/>
+                                <w:kern w:val="0"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>(勿雙面列印)</w:t>
+                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>40000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
             <w:pict>
               <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:130.4pt;margin-top:73.3pt;width:183.55pt;height:22.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:400;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:400;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5SLljnwIAABoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuHX0ix5ZgOYiduiiQ&#10;foC0B6ApyiIqkSxJW0qLrgv0AOm6B+gBeqDkHB1StqN+FkVRLSiSM3ycmfeGs/OuqdGOacOlyHF0&#10;EmLEBJUFF5scv3m9Gk0xMpaIgtRSsBzfMIPP548fzVqVsVhWsi6YRgAiTNaqHFfWqiwIDK1YQ8yJ&#10;VEyAsZS6IRaWehMUmrSA3tRBHIZnQSt1obSkzBjYveyNeO7xy5JR+7IsDbOozjHEZv2o/bh2YzCf&#10;kWyjiao43YdB/iGKhnABlx6hLoklaKv5b1ANp1oaWdoTKptAliWnzOcA2UThL9lcV0QxnwsUx6hj&#10;mcz/g6Uvdq804gVwh5EgDVB0f/vp7tuX+9vvd18/o9hVqFUmA8drBa62W8jOebtsjbqS9K1BQi4r&#10;IjbsQmvZVowUEGHkTgaDoz2OcSDr9rks4CqytdIDdaVuHCAUBAE6MHVzZId1FlHYjE9Po3A6xoiC&#10;LZ5OwtjTF5DscFppY58y2SA3ybEG9j062V0Z66Ih2cHFRy9rXqx4XfuF3qyXtUY7AkpZ+c8nAEkO&#10;3WrhnIV0x3rEfgeChDuczYXrmf+QRnESLuJ0tDqbTkbJKhmP0kk4HYVRukjPwiRNLlcfXYBRklW8&#10;KJi44oIdVBglf8fyvh96/XgdojbH6Tge9xQNozfDJEP//SnJhltoypo3OZ4enUjmiH0iCkibZJbw&#10;up8HP4fvqww1OPx9VbwMHPO9Bmy37vaaAzAnkbUsbkAXWgJtQD48KDCppH6PUQvNmWPzbks0w6h+&#10;JkBbaZQkrpv9IhlPQAlIDy3roYUIClA5thj106XtX4Ct0nxTwU29moW8AD2W3EvlIaq9iqEBfU77&#10;x8J1+HDtvR6etPkPAAAA//8DAFBLAwQUAAYACAAAACEAXN6WQN8AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KiTCKVtiFMhpAiknFp4ACfe/CjxOordNLw9ywmOszOa+TY/&#10;bXYSKy5+cKQg3kUgkBpnBuoUfH2WTwcQPmgyenKECr7Rw6m4v8t1ZtyNzrheQie4hHymFfQhzJmU&#10;vunRar9zMxJ7rVusDiyXTppF37jcTjKJolRaPRAv9HrGtx6b8XK1Cj6qpmyTyrZrGGM7Vuf6vWz3&#10;Sj0+bK8vIAJu4S8Mv/iMDgUz1e5KxotJQZJGjB7YeE5TEJxIk/0RRM2XY3wAWeTy/w/FDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5SLljnwIAABoFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBc3pZA3wAAAAsBAAAPAAAAAAAAAAAAAAAAAPkE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w:rsidR="00BB0369" w:rsidRPr="00BB0369" w:rsidRDefault="00BB0369" w:rsidP="00BB0369">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00BB0369">
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>第</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BB0369">
                         <w:rPr>
                           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
@@ -8579,94 +9099,107 @@
                           <w:rStyle w:val="ab"/>
                           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>共</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BB0369">
                         <w:rPr>
                           <w:rStyle w:val="ab"/>
                           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00BB0369">
                         <w:rPr>
                           <w:rStyle w:val="ab"/>
                           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>聯</w:t>
                       </w:r>
+                      <w:r w:rsidR="00020D96">
+                        <w:rPr>
+                          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                          <w:caps/>
+                          <w:w w:val="110"/>
+                          <w:kern w:val="0"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>(勿雙面列印)</w:t>
+                      </w:r>
+                      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+                      <w:bookmarkEnd w:id="1"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004E0A5B" w:rsidRPr="00560A1C" w:rsidSect="000B19DF">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="902" w:right="1469" w:bottom="709" w:left="1259" w:header="851" w:footer="284" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009F6794" w:rsidRDefault="009F6794" w:rsidP="00F92466">
+    <w:p w:rsidR="00077867" w:rsidRDefault="00077867" w:rsidP="00F92466">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009F6794" w:rsidRDefault="009F6794" w:rsidP="00F92466">
+    <w:p w:rsidR="00077867" w:rsidRDefault="00077867" w:rsidP="00F92466">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
@@ -8679,78 +9212,78 @@
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="00C75152" w:rsidRPr="004425EF" w:rsidRDefault="002120CC" w:rsidP="004425EF">
     <w:pPr>
       <w:spacing w:line="224" w:lineRule="exact"/>
       <w:ind w:left="20"/>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="標楷體"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004C3A92">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:t>轉換核印</w:t>
     </w:r>
     <w:r w:rsidR="000203DE" w:rsidRPr="004C3A92">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
@@ -8796,51 +9329,51 @@
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="00C75152" w:rsidRPr="00C566D8">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve">          </w:t>
     </w:r>
     <w:r w:rsidR="00C75152">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C75152" w:rsidRPr="00C566D8">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w:rsidR="000B19DF" w:rsidRDefault="000B19DF">
     <w:pPr>
       <w:pStyle w:val="a9"/>
     </w:pPr>
     <w:r w:rsidRPr="004C3A92">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:t>轉換核印</w:t>
     </w:r>
     <w:r w:rsidRPr="004C3A92">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="004C3A92">
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:t>07</w:t>
@@ -8888,135 +9421,137 @@
         <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
       <w:t>第</w:t>
     </w:r>
     <w:r w:rsidRPr="00955C21">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00955C21">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00955C21">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F06220">
+    <w:r w:rsidR="00770D28">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00955C21">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00955C21">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>聯</w:t>
     </w:r>
     <w:r w:rsidRPr="00955C21">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidRPr="00955C21">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
       <w:t>共</w:t>
     </w:r>
     <w:r w:rsidRPr="00955C21">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00955C21">
       <w:rPr>
         <w:rStyle w:val="ab"/>
         <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>聯</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00020D96">
       <w:rPr>
-        <w:rStyle w:val="ab"/>
-        <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+        <w:caps/>
+        <w:w w:val="110"/>
+        <w:kern w:val="0"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t>(勿雙面列印)</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009F6794" w:rsidRDefault="009F6794" w:rsidP="00F92466">
+    <w:p w:rsidR="00077867" w:rsidRDefault="00077867" w:rsidP="00F92466">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009F6794" w:rsidRDefault="009F6794" w:rsidP="00F92466">
+    <w:p w:rsidR="00077867" w:rsidRDefault="00077867" w:rsidP="00F92466">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C646A58"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD54C2EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="480"/>
         </w:tabs>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10829,123 +11364,126 @@
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="98"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="240"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F0A8C"/>
     <w:rsid w:val="00006527"/>
     <w:rsid w:val="00011488"/>
     <w:rsid w:val="0001726D"/>
     <w:rsid w:val="000203DE"/>
+    <w:rsid w:val="00020D96"/>
     <w:rsid w:val="00022E92"/>
     <w:rsid w:val="000245D0"/>
     <w:rsid w:val="00046984"/>
     <w:rsid w:val="00052695"/>
     <w:rsid w:val="00055147"/>
     <w:rsid w:val="00056C92"/>
     <w:rsid w:val="00057BAF"/>
     <w:rsid w:val="00063F8E"/>
     <w:rsid w:val="00070C8C"/>
     <w:rsid w:val="00075C10"/>
+    <w:rsid w:val="00077867"/>
     <w:rsid w:val="00081F51"/>
     <w:rsid w:val="000827F2"/>
     <w:rsid w:val="0008730F"/>
     <w:rsid w:val="000905A5"/>
     <w:rsid w:val="00097D5F"/>
     <w:rsid w:val="000A3A27"/>
     <w:rsid w:val="000A6FD7"/>
     <w:rsid w:val="000A7B74"/>
     <w:rsid w:val="000B19DF"/>
     <w:rsid w:val="000B1C5E"/>
     <w:rsid w:val="000B6991"/>
     <w:rsid w:val="000B7138"/>
     <w:rsid w:val="000C598D"/>
     <w:rsid w:val="000C6CF5"/>
     <w:rsid w:val="000D3E7A"/>
     <w:rsid w:val="000D5C68"/>
     <w:rsid w:val="000D6ABF"/>
     <w:rsid w:val="000E0D63"/>
     <w:rsid w:val="000E1982"/>
     <w:rsid w:val="000E65D9"/>
     <w:rsid w:val="00100196"/>
+    <w:rsid w:val="00107F6D"/>
     <w:rsid w:val="00112AFB"/>
     <w:rsid w:val="00123121"/>
     <w:rsid w:val="0012461F"/>
     <w:rsid w:val="001258E5"/>
     <w:rsid w:val="00147A68"/>
     <w:rsid w:val="00153302"/>
     <w:rsid w:val="001549DA"/>
     <w:rsid w:val="00154A77"/>
     <w:rsid w:val="00155C5A"/>
     <w:rsid w:val="0015757B"/>
     <w:rsid w:val="00157DA6"/>
     <w:rsid w:val="00166A00"/>
     <w:rsid w:val="001706A4"/>
     <w:rsid w:val="00184121"/>
     <w:rsid w:val="00184294"/>
     <w:rsid w:val="001866C2"/>
     <w:rsid w:val="001954E6"/>
     <w:rsid w:val="001976BA"/>
     <w:rsid w:val="0019770F"/>
     <w:rsid w:val="001A0714"/>
     <w:rsid w:val="001B2CED"/>
     <w:rsid w:val="001B48F4"/>
     <w:rsid w:val="001B5538"/>
     <w:rsid w:val="001C0259"/>
     <w:rsid w:val="001D0DFF"/>
@@ -10959,50 +11497,51 @@
     <w:rsid w:val="00250325"/>
     <w:rsid w:val="002508E4"/>
     <w:rsid w:val="00257DEF"/>
     <w:rsid w:val="002634AF"/>
     <w:rsid w:val="00264622"/>
     <w:rsid w:val="00265462"/>
     <w:rsid w:val="0026746D"/>
     <w:rsid w:val="00270543"/>
     <w:rsid w:val="00283143"/>
     <w:rsid w:val="0029373A"/>
     <w:rsid w:val="00294F29"/>
     <w:rsid w:val="00296233"/>
     <w:rsid w:val="002962CA"/>
     <w:rsid w:val="002A50E7"/>
     <w:rsid w:val="002A7D63"/>
     <w:rsid w:val="002C4401"/>
     <w:rsid w:val="002C509C"/>
     <w:rsid w:val="002D3453"/>
     <w:rsid w:val="002D67D1"/>
     <w:rsid w:val="002E5118"/>
     <w:rsid w:val="002F1746"/>
     <w:rsid w:val="00306BB3"/>
     <w:rsid w:val="00317017"/>
     <w:rsid w:val="003228C0"/>
     <w:rsid w:val="0032619A"/>
+    <w:rsid w:val="00330471"/>
     <w:rsid w:val="00351253"/>
     <w:rsid w:val="00354AA4"/>
     <w:rsid w:val="0035578F"/>
     <w:rsid w:val="00356F8C"/>
     <w:rsid w:val="00360895"/>
     <w:rsid w:val="003757DF"/>
     <w:rsid w:val="0039381F"/>
     <w:rsid w:val="00395472"/>
     <w:rsid w:val="0039737E"/>
     <w:rsid w:val="003A4242"/>
     <w:rsid w:val="003A50E1"/>
     <w:rsid w:val="003A5768"/>
     <w:rsid w:val="003B013A"/>
     <w:rsid w:val="003B178D"/>
     <w:rsid w:val="003B3023"/>
     <w:rsid w:val="003B622E"/>
     <w:rsid w:val="003C0F0F"/>
     <w:rsid w:val="003C20A8"/>
     <w:rsid w:val="003C6F24"/>
     <w:rsid w:val="003C7630"/>
     <w:rsid w:val="003C775A"/>
     <w:rsid w:val="003D1E07"/>
     <w:rsid w:val="003D27B0"/>
     <w:rsid w:val="003D7D3C"/>
     <w:rsid w:val="003F2865"/>
@@ -11071,159 +11610,164 @@
     <w:rsid w:val="005F0D85"/>
     <w:rsid w:val="005F1587"/>
     <w:rsid w:val="005F373E"/>
     <w:rsid w:val="00622A22"/>
     <w:rsid w:val="00631D7D"/>
     <w:rsid w:val="0063686E"/>
     <w:rsid w:val="00662ABA"/>
     <w:rsid w:val="00665680"/>
     <w:rsid w:val="006672A6"/>
     <w:rsid w:val="006752EE"/>
     <w:rsid w:val="00684221"/>
     <w:rsid w:val="0069153F"/>
     <w:rsid w:val="00697F20"/>
     <w:rsid w:val="006A3F00"/>
     <w:rsid w:val="006A5E21"/>
     <w:rsid w:val="006A7282"/>
     <w:rsid w:val="006C7EF3"/>
     <w:rsid w:val="006D4764"/>
     <w:rsid w:val="006D4AE9"/>
     <w:rsid w:val="006D6E9F"/>
     <w:rsid w:val="006E1B6F"/>
     <w:rsid w:val="006E2CF1"/>
     <w:rsid w:val="006F48CC"/>
     <w:rsid w:val="00700BEB"/>
     <w:rsid w:val="00700CD3"/>
+    <w:rsid w:val="0070116C"/>
     <w:rsid w:val="00710072"/>
     <w:rsid w:val="00710F8B"/>
     <w:rsid w:val="00712322"/>
     <w:rsid w:val="007150B7"/>
     <w:rsid w:val="00737020"/>
     <w:rsid w:val="00754517"/>
     <w:rsid w:val="00767F79"/>
     <w:rsid w:val="007708E6"/>
+    <w:rsid w:val="00770D28"/>
     <w:rsid w:val="007753EF"/>
     <w:rsid w:val="0078143F"/>
     <w:rsid w:val="0078239D"/>
     <w:rsid w:val="007824ED"/>
     <w:rsid w:val="00782DB3"/>
     <w:rsid w:val="007840C3"/>
     <w:rsid w:val="007A1EC8"/>
     <w:rsid w:val="007A2D16"/>
     <w:rsid w:val="007A7A10"/>
     <w:rsid w:val="007B0AB7"/>
     <w:rsid w:val="007C2AF7"/>
     <w:rsid w:val="007C5716"/>
     <w:rsid w:val="007C6A92"/>
     <w:rsid w:val="007C7AB9"/>
     <w:rsid w:val="007D0BF3"/>
     <w:rsid w:val="007D1897"/>
     <w:rsid w:val="007D237E"/>
     <w:rsid w:val="007E048D"/>
     <w:rsid w:val="007E5A7A"/>
     <w:rsid w:val="007E747D"/>
     <w:rsid w:val="00802D43"/>
     <w:rsid w:val="008030CB"/>
     <w:rsid w:val="0081285C"/>
     <w:rsid w:val="00814E95"/>
     <w:rsid w:val="00816554"/>
     <w:rsid w:val="00835909"/>
     <w:rsid w:val="00840347"/>
     <w:rsid w:val="00855216"/>
     <w:rsid w:val="008609EE"/>
     <w:rsid w:val="00864492"/>
     <w:rsid w:val="00864F56"/>
+    <w:rsid w:val="00874EEE"/>
     <w:rsid w:val="00880E45"/>
     <w:rsid w:val="0089013E"/>
     <w:rsid w:val="00893E6A"/>
     <w:rsid w:val="00893E9F"/>
     <w:rsid w:val="008A3462"/>
     <w:rsid w:val="008B4F4D"/>
     <w:rsid w:val="008C2D6B"/>
     <w:rsid w:val="008C571C"/>
     <w:rsid w:val="008C7127"/>
     <w:rsid w:val="008D1E8D"/>
     <w:rsid w:val="008D28D2"/>
     <w:rsid w:val="008E4FC2"/>
     <w:rsid w:val="008F0A8C"/>
     <w:rsid w:val="008F4A02"/>
     <w:rsid w:val="008F5500"/>
     <w:rsid w:val="00907C52"/>
     <w:rsid w:val="0091149D"/>
     <w:rsid w:val="0091178F"/>
     <w:rsid w:val="00920AB4"/>
     <w:rsid w:val="0092270F"/>
     <w:rsid w:val="00922A94"/>
     <w:rsid w:val="00923B2A"/>
     <w:rsid w:val="009354E0"/>
     <w:rsid w:val="00943465"/>
     <w:rsid w:val="00944E0C"/>
     <w:rsid w:val="00944ED4"/>
     <w:rsid w:val="00955C21"/>
     <w:rsid w:val="00966DDF"/>
     <w:rsid w:val="00971704"/>
     <w:rsid w:val="00974FD0"/>
+    <w:rsid w:val="009768A6"/>
     <w:rsid w:val="0098148C"/>
     <w:rsid w:val="00985BB7"/>
     <w:rsid w:val="009877A4"/>
     <w:rsid w:val="00990945"/>
     <w:rsid w:val="0099367A"/>
     <w:rsid w:val="00994331"/>
     <w:rsid w:val="009B1DFF"/>
     <w:rsid w:val="009C31C0"/>
     <w:rsid w:val="009D4D51"/>
     <w:rsid w:val="009E01AE"/>
     <w:rsid w:val="009E3054"/>
     <w:rsid w:val="009F1916"/>
     <w:rsid w:val="009F3789"/>
     <w:rsid w:val="009F5392"/>
     <w:rsid w:val="009F6794"/>
     <w:rsid w:val="009F7654"/>
     <w:rsid w:val="00A01CAC"/>
     <w:rsid w:val="00A03DC1"/>
     <w:rsid w:val="00A24631"/>
     <w:rsid w:val="00A2536B"/>
     <w:rsid w:val="00A264B0"/>
     <w:rsid w:val="00A418EF"/>
     <w:rsid w:val="00A421A9"/>
     <w:rsid w:val="00A431DF"/>
     <w:rsid w:val="00A44CEF"/>
     <w:rsid w:val="00A45A7F"/>
     <w:rsid w:val="00A644B1"/>
     <w:rsid w:val="00A64500"/>
     <w:rsid w:val="00A6698A"/>
     <w:rsid w:val="00A66D79"/>
     <w:rsid w:val="00A67B2F"/>
     <w:rsid w:val="00A67EE8"/>
     <w:rsid w:val="00A73722"/>
     <w:rsid w:val="00A76427"/>
     <w:rsid w:val="00A772C2"/>
     <w:rsid w:val="00A84046"/>
     <w:rsid w:val="00A8621B"/>
     <w:rsid w:val="00AA7B9B"/>
     <w:rsid w:val="00AB1997"/>
     <w:rsid w:val="00AC50CA"/>
+    <w:rsid w:val="00AD08B5"/>
     <w:rsid w:val="00AD3001"/>
     <w:rsid w:val="00AD3B6A"/>
     <w:rsid w:val="00AD46EF"/>
     <w:rsid w:val="00AE0617"/>
     <w:rsid w:val="00B12693"/>
     <w:rsid w:val="00B15996"/>
     <w:rsid w:val="00B24F25"/>
     <w:rsid w:val="00B317CE"/>
     <w:rsid w:val="00B34AEA"/>
     <w:rsid w:val="00B36C40"/>
     <w:rsid w:val="00B4032D"/>
     <w:rsid w:val="00B40730"/>
     <w:rsid w:val="00B417B7"/>
     <w:rsid w:val="00B4366C"/>
     <w:rsid w:val="00B4460E"/>
     <w:rsid w:val="00B5337D"/>
     <w:rsid w:val="00B54BB2"/>
     <w:rsid w:val="00B63755"/>
     <w:rsid w:val="00B720A8"/>
     <w:rsid w:val="00B86208"/>
     <w:rsid w:val="00B8784F"/>
     <w:rsid w:val="00B9377F"/>
     <w:rsid w:val="00B9695F"/>
     <w:rsid w:val="00BB0369"/>
     <w:rsid w:val="00BC203A"/>
@@ -11317,107 +11861,108 @@
     <w:rsid w:val="00EC2A0C"/>
     <w:rsid w:val="00EC5A61"/>
     <w:rsid w:val="00EE1932"/>
     <w:rsid w:val="00EE2C90"/>
     <w:rsid w:val="00EE3636"/>
     <w:rsid w:val="00EF2F4D"/>
     <w:rsid w:val="00EF38C7"/>
     <w:rsid w:val="00EF44B7"/>
     <w:rsid w:val="00F06220"/>
     <w:rsid w:val="00F07420"/>
     <w:rsid w:val="00F14041"/>
     <w:rsid w:val="00F32CF1"/>
     <w:rsid w:val="00F33504"/>
     <w:rsid w:val="00F35463"/>
     <w:rsid w:val="00F373C6"/>
     <w:rsid w:val="00F42D70"/>
     <w:rsid w:val="00F4792D"/>
     <w:rsid w:val="00F60261"/>
     <w:rsid w:val="00F71100"/>
     <w:rsid w:val="00F76975"/>
     <w:rsid w:val="00F8080D"/>
     <w:rsid w:val="00F816B8"/>
     <w:rsid w:val="00F86A0E"/>
     <w:rsid w:val="00F92466"/>
     <w:rsid w:val="00F93C2F"/>
+    <w:rsid w:val="00F94F99"/>
     <w:rsid w:val="00FA38C0"/>
     <w:rsid w:val="00FA5C6B"/>
     <w:rsid w:val="00FB2A95"/>
     <w:rsid w:val="00FB3019"/>
     <w:rsid w:val="00FB7868"/>
     <w:rsid w:val="00FB786D"/>
     <w:rsid w:val="00FC07AB"/>
     <w:rsid w:val="00FD007F"/>
     <w:rsid w:val="00FD4495"/>
     <w:rsid w:val="00FD6B68"/>
     <w:rsid w:val="00FE18ED"/>
     <w:rsid w:val="00FE310E"/>
     <w:rsid w:val="00FE4B1D"/>
     <w:rsid w:val="00FF7340"/>
     <w:rsid w:val="00FF7D3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6AF9E08C-332B-4429-8D2F-BAADE338B341}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11654,54 +12199,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008F0A8C"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -11857,51 +12398,51 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00EF2F4D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="309673706">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="609509815">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -12177,72 +12718,72 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99E07E77-39A8-40E0-9F89-BD012E657DDE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49F94753-3A85-47F2-A05E-FB9755B40F10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>563</Words>
-  <Characters>3213</Characters>
+  <Words>560</Words>
+  <Characters>3194</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>post office</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3769</CharactersWithSpaces>
+  <CharactersWithSpaces>3747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>8192054</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.ccf.org.tw/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>